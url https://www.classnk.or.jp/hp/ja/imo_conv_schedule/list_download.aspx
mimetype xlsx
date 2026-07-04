--- v0 (2026-05-23)
+++ v1 (2026-07-04)
@@ -288,50 +288,54 @@
 Cargo Ship: 80m or over</t>
   </si>
   <si>
     <t>Amendments to SOLAS Chapter III relating to  Amend LSA Code</t>
   </si>
   <si>
     <t>All　_x000d_
 ship with an aggregate oil fuel capacity of 600m3 and above</t>
   </si>
   <si>
     <t>580 608 682 681</t>
   </si>
   <si>
     <t>MARPOL I/22</t>
   </si>
   <si>
     <t>MARPOL Annex II
 - Amendments to IBC Code
 "4-categorized pollution system &amp; Ship type"</t>
   </si>
   <si>
     <t>MARPOL Annex I
 - Designation of "the Oman area of the Arabian Sea" as a Special Area</t>
   </si>
   <si>
+    <t>MARPOL Annex I_x000d_
+- Amendment to CAS (3)</t>
+  </si>
+  <si>
     <t>MEPC.131(53)</t>
   </si>
   <si>
     <t>2007.01.01</t>
   </si>
   <si>
     <t>単船倉貨物船への水位検知装置</t>
   </si>
   <si>
     <t>MARPOL Annex VI
 - Amendment to NOx Technical Code regarding "fa" value</t>
   </si>
   <si>
     <t>500GT and over</t>
   </si>
   <si>
     <t>電気設備 IEC 60092-502を採り入れた改正</t>
   </si>
   <si>
     <t>Immersion suits every person onboard</t>
   </si>
   <si>
     <t>523 588 656</t>
   </si>
   <si>
@@ -352,83 +356,83 @@
 First scheduled dry-docking survey after 1 July 2007 for 3,000GT to 20,000</t>
   </si>
   <si>
     <t>SOLAS XII/6</t>
   </si>
   <si>
     <t>SOLAS XII/4&amp;5</t>
   </si>
   <si>
     <t>Editorial amendment to SOLAS Reg.VII/10</t>
   </si>
   <si>
     <t>Revised Technical Provisions for means of access</t>
   </si>
   <si>
     <t>Oil Tanker, Bulk Carrier</t>
   </si>
   <si>
     <t>542 557</t>
   </si>
   <si>
     <t>MEPC.112(50)</t>
   </si>
   <si>
     <t>MARPOL I/13G</t>
-  </si>
-[...1 lines deleted...]
-    <t>Special measures to enhance Maritime MARITIME SECURITY</t>
   </si>
   <si>
     <t>SOLAS XI-1/3</t>
   </si>
   <si>
     <t>RO-RO PS</t>
   </si>
   <si>
     <t>Amendments to SOLAS Chapter IV (GMDSS)</t>
   </si>
   <si>
     <t>SOLAS IV</t>
   </si>
   <si>
     <t>2003.01.01　_x000d_
  (VDR)_x000d_
 Ro-Ro PS: first survey after 2003.01.01 _x000d_
 Passenger carft: not later than 2004.01.01_x000d_
 (AIS)_x000d_
 Passenger craft: not later than 2003.07.01_x000d_
 Cargo craft&gt;=3000GT: not later than 2006.07.01</t>
   </si>
   <si>
     <t>MARPOL Annex I_x000d_
 - Phase out for single hull tankers</t>
   </si>
   <si>
     <t>MSC.105(73)</t>
   </si>
   <si>
+    <t>Emergency source of electrical power in cargo ships</t>
+  </si>
+  <si>
     <t>MSC.91(72)</t>
   </si>
   <si>
     <t>MARPOL附属書I_x000d_
 -CAS (Condition Assessment Scheme)の制定</t>
   </si>
   <si>
     <t>MEPC.78(43)</t>
   </si>
   <si>
     <t>Designation of NOx ECA (Norwegian Sea)</t>
   </si>
   <si>
     <t>MEPC.399(83)</t>
   </si>
   <si>
     <t>Watertight doors on cargo ships</t>
   </si>
   <si>
     <t>MSC.521(106), MSC.527(106)</t>
   </si>
   <si>
     <t>FSSコードの改正</t>
   </si>
   <si>
@@ -533,81 +537,81 @@
   <si>
     <t>SOLAS V/22.4</t>
   </si>
   <si>
     <t>SOLAS II-2/23</t>
   </si>
   <si>
     <t>MSC.216(82)</t>
   </si>
   <si>
     <t>MSC.267(85)
 MSC.269(85)
 MSC.270(85)</t>
   </si>
   <si>
     <t>MARPOL附属書III
 -UN GHSに関連する改正</t>
   </si>
   <si>
     <t>MARPOL III</t>
   </si>
   <si>
     <t>MSC.262(84)</t>
   </si>
   <si>
-    <t>MSC.219(82)
-[...2 lines deleted...]
-  <si>
     <t>IBCコードの改正 -防火要件関連-</t>
   </si>
   <si>
     <t>Flooding Detection Systems for Passenger Ship</t>
   </si>
   <si>
     <t>Mandatory Requirement for Performance Standard for Protective Coating</t>
   </si>
   <si>
     <t>Chapter I,IV,V,VI,VII</t>
   </si>
   <si>
     <t>MARPOL附属書I
 -CASの改正(4)</t>
   </si>
   <si>
     <t>First SR Survey after 2008/12/31</t>
   </si>
   <si>
     <t>2007/01/01@@constructed on of after 1 January 2007\\2007年1月1日以降建造</t>
   </si>
   <si>
     <t>MEPC.118(52)</t>
   </si>
   <si>
     <t>MARPOL Annex I_x000d_
 - Accidental oil outflow performance</t>
+  </si>
+  <si>
+    <t>MARPOL附属書I_x000d_
+-CASの改正 (3)</t>
   </si>
   <si>
     <t>Towing and Mooring Arrangements</t>
   </si>
   <si>
     <t>608 638</t>
   </si>
   <si>
     <t>床表面材のSO2ガス濃度に関するFTPコードの改正</t>
   </si>
   <si>
     <t>W.T. Doorの水密テスト</t>
   </si>
   <si>
     <t>First SE Survey after 2006.07.01</t>
   </si>
   <si>
     <t>MSC.153(78)</t>
   </si>
   <si>
     <t>SOLAS XII/11</t>
   </si>
   <si>
     <t>MARPOL Annex V Appendix</t>
   </si>
@@ -876,51 +880,51 @@
   </si>
   <si>
     <t>SOLAS II-2/1, 19</t>
   </si>
   <si>
     <t>MARPOL Annex VI and NOx Technical Code_x000d_
 - Next regulation for NOx and SOx</t>
   </si>
   <si>
     <t>MEPC.176(58)MEPC.177(58)</t>
   </si>
   <si>
     <t>SOLAS II-1/55, III/38</t>
   </si>
   <si>
     <t>MARPOL Annex III
 - Amendment due to UN GHS</t>
   </si>
   <si>
     <t>字句修正</t>
   </si>
   <si>
     <t>MSC.261(84)</t>
   </si>
   <si>
-    <t>旅客船の安全な帰港、非難及び退船</t>
+    <t>Chemical tankers</t>
   </si>
   <si>
     <t>Editorial amendment to MARPOL Annex I regulation 38 (Reception Facilities)</t>
   </si>
   <si>
     <t>MSC.223(82)</t>
   </si>
   <si>
     <t>691 689</t>
   </si>
   <si>
     <t>MARPOL附属書I
 -「南アフリカ南部海域」の特別海域指定</t>
   </si>
   <si>
     <t>SOLAS V/19-1</t>
   </si>
   <si>
     <t>MARPOL Annex I
 - Definition of "Heavy Grade Oil"</t>
   </si>
   <si>
     <t>MARPOL附属書I
 -「重質油」の定義変更</t>
   </si>
@@ -1084,53 +1088,50 @@
   <si>
     <t>MEPC.313(74)、MEPC.317(74)</t>
   </si>
   <si>
     <t>MEPC.312(74), MEPC.314(74), MEPC.316(74), MEPC.317(74)</t>
   </si>
   <si>
     <t>SPS Code</t>
   </si>
   <si>
     <t>自動スプリンクラーの水質管理</t>
   </si>
   <si>
     <t>MSC.404(96)</t>
   </si>
   <si>
     <t>バラスト水処理装置の型式承認のためのG8ガイラインのCode化</t>
   </si>
   <si>
     <t>ro-ro cargo ship, ro-ro passenger ship</t>
   </si>
   <si>
     <t>MSC.426(98)</t>
   </si>
   <si>
-    <t>バラスト水処理装置の型式承認のためのG8ガイラインの改正</t>
-[...1 lines deleted...]
-  <si>
     <t>STCW条約及びSTCWコードの改正(極海航行要件)</t>
   </si>
   <si>
     <t>MEPC.277(70)</t>
   </si>
   <si>
     <t>Oil tanker and Bulk carrier</t>
   </si>
   <si>
     <t>MEPC.264(68), MEPC.265(68)</t>
   </si>
   <si>
     <t>Air quality control system</t>
   </si>
   <si>
     <t>Safety measures of Polar Code</t>
   </si>
   <si>
     <t>貨物タンクの通気装置</t>
   </si>
   <si>
     <t>Verification of the gross mass of containers</t>
   </si>
   <si>
     <t>MSC.365(93)</t>
@@ -1198,50 +1199,59 @@
   <si>
     <t>通風ダクトに使用される材料</t>
   </si>
   <si>
     <t>Chapter IV, V</t>
   </si>
   <si>
     <t>Closure of Inmarsat-E service</t>
   </si>
   <si>
     <t>633 668</t>
   </si>
   <si>
     <t>MSC.256(84)
 MSC.258(84)</t>
   </si>
   <si>
     <t>A.744(18)</t>
   </si>
   <si>
     <t>Bulk Carrier</t>
   </si>
   <si>
     <t>PS: 2010/01/01_x000d_
 Cargo Ship: 2012/01/01</t>
+  </si>
+  <si>
+    <t>MARPOL Annex II_x000d_
+- Amendment to IBC Code_x000d_
+"Addition of Products"</t>
+  </si>
+  <si>
+    <t>MARPOL附属書II_x000d_
+-IBCコードの改正-貨物の追加</t>
   </si>
   <si>
     <t>2009.01.01</t>
   </si>
   <si>
     <t>496 528 710 729 745</t>
   </si>
   <si>
     <t>国際満載喫水線条約1988議定書の字句修正</t>
   </si>
   <si>
     <t>Long-range Identification and Tracking System</t>
   </si>
   <si>
     <t>MARPOL附属書I_x000d_
 -燃料油タンクの保護</t>
   </si>
   <si>
     <t>MARPOL Annex IV
 - Introduce of "Port State control on operational requirements"</t>
   </si>
   <si>
     <t>MARPOL附属書I_x000d_
 -油流出評価</t>
   </si>
@@ -1501,76 +1511,69 @@
     <t>持ち運び式酸素濃度計の所持</t>
   </si>
   <si>
     <t>FSS Code Chapter 10</t>
   </si>
   <si>
     <t>MEPC.190(60)</t>
   </si>
   <si>
     <t>MARPOL 附属書I
 - スラジ及びビルジの定義の明確化</t>
   </si>
   <si>
     <t>MEPC.187(59)</t>
   </si>
   <si>
     <t>MSC.282(86)</t>
   </si>
   <si>
     <t>MSC.269(85)</t>
   </si>
   <si>
     <t>2006.12.01</t>
   </si>
   <si>
-    <t>adult lifejacket for extra large persons</t>
-[...1 lines deleted...]
-  <si>
     <t>ESP Guidelineの改正</t>
   </si>
   <si>
     <t>MSC.239(83)</t>
   </si>
   <si>
     <t>SOLAS II-1/8-1,II-21,II-2/22</t>
   </si>
   <si>
     <t>Amendment to IGC Code</t>
   </si>
   <si>
     <t>MARPOL Annex I
 - Shipboard oil pollution emergency plan</t>
   </si>
   <si>
     <t>MARPOL I/23</t>
   </si>
   <si>
-    <t>MARPOL Annex I
-[...2 lines deleted...]
-  <si>
     <t>Water level detectors for single hold cargo ships other than bulk carrier</t>
   </si>
   <si>
     <t>SOLAS/Appendix</t>
   </si>
   <si>
     <t>Water tightness test for W.T. Door</t>
   </si>
   <si>
     <t>Daily Reportingの義務</t>
   </si>
   <si>
     <t>Forms of the SE Certificate (SOLAS 1988 Protocol)</t>
   </si>
   <si>
     <t>Mandatory carriage of a gyro repeater at the main steering position</t>
   </si>
   <si>
     <t>証書様式の改正（S-VDR及びIAMSARマニュアル第III巻関連）</t>
   </si>
   <si>
     <t>SOLAS XII/7</t>
   </si>
   <si>
     <t>「バルクキャリア」定義の見直し</t>
@@ -1828,75 +1831,74 @@
 - Prohibition of the discharge of garbage from ships in principle</t>
   </si>
   <si>
     <t>MSC.320(89)</t>
   </si>
   <si>
     <t>not later than the first scheduled dry-docking after 2014/07/01, but not later than 2019/07/01 for ships constructed before 2014/07/01</t>
   </si>
   <si>
     <t>MSC.307(88)</t>
   </si>
   <si>
     <t>Annual testing of AIS</t>
   </si>
   <si>
     <t>Installation of fixed fire detection and fire alarm systems</t>
   </si>
   <si>
     <t>MEPC.186(59)</t>
   </si>
   <si>
     <t>Amendment to LSA Code</t>
   </si>
   <si>
     <t>インマルサット－E サービスの終了</t>
+  </si>
+  <si>
+    <t>Adult lifejacket for extra large persons</t>
   </si>
   <si>
     <t>Amendment to FSS Code</t>
   </si>
   <si>
     <t>PS: All
 Cargo Ship:
 300GT or over</t>
   </si>
   <si>
     <t>閉囲された車両、ro-ro及び特殊区域の排水詰まり防止設備</t>
   </si>
   <si>
     <t>All _x000d_
 120m or more, or having three or more main vertical zones</t>
   </si>
   <si>
     <t>Reg.22,39</t>
   </si>
   <si>
     <t>Ammendment to 1994 HSC Code and 2000 HSC Code</t>
-  </si>
-[...2 lines deleted...]
--CASの改正 (3)</t>
   </si>
   <si>
     <t>588 664</t>
   </si>
   <si>
     <t>Free-fall lifeboatの強制化</t>
   </si>
   <si>
     <t>Definition of ship's length "L"</t>
   </si>
   <si>
     <t>3000GT or over</t>
   </si>
   <si>
     <t>588 622 664</t>
   </si>
   <si>
     <t>バルクキャリアハッチカバーに対する船主の点検及び保守</t>
   </si>
   <si>
     <t>Alternate hold loading Ban of single side-skin bulk carriers</t>
   </si>
   <si>
     <t>Structural redundancy requirements</t>
   </si>
@@ -2014,70 +2016,64 @@
 or_x000d_
 in the absence of a building contract, ships the keel of which are laid on or_x000d_
 after 1 July 2024; or_x000d_
 ships the delivery of which is on or after 1 January 2028</t>
   </si>
   <si>
     <t>MSC.456(101)</t>
   </si>
   <si>
     <t>1245, 1250</t>
   </si>
   <si>
     <t>1 June 2022_x000d_
 Administrations may apply it on a voluntary basis as from 1 January 2021.</t>
   </si>
   <si>
     <t>Use of electronic record books</t>
   </si>
   <si>
     <t>電子記録簿の利用</t>
   </si>
   <si>
     <t>耐氷構造船に対するEEDI 規制適用</t>
   </si>
   <si>
-    <t>Evacuation analisys to passenger ships carrying more than 36 passengers other than ro-ro passenger ships</t>
-[...1 lines deleted...]
-  <si>
     <t>Passenger ships carrying more than 36 passengers</t>
   </si>
   <si>
     <t>FSS Code Chapter 17, SOLAS II, MODU Code</t>
   </si>
   <si>
     <t>Amendment to MARPOL Annex VI_x000d_
 (EEDI)</t>
   </si>
   <si>
     <t>MSC.416(97), MSC.417(97)</t>
   </si>
   <si>
     <t>Amendments to guidelines for the categorization of noxious liquid substances</t>
-  </si>
-[...1 lines deleted...]
-    <t>Passesnger ship</t>
   </si>
   <si>
     <t>Amendments to the International Maritime Solid Bulk Cargoes (IMSBC) Code</t>
   </si>
   <si>
     <t>国際海上固体ばら積み貨物コード（IMSBCコード）の改正</t>
   </si>
   <si>
     <t>1. Ships contracted for construction on or after 1 January 2017_x000d_
 2. Ships keel laid on or after 1 July 2017, in the absence of a building contract_x000d_
 3. Ships delivered on or after 1 January 2021</t>
   </si>
   <si>
     <t>MSC.386(94), MSC.385(94)</t>
   </si>
   <si>
     <t>By the first intermediate or renewal survey, whichever occurs first, after 1 January 2018</t>
   </si>
   <si>
     <t>Amendments to STCW and STCW Code (IGF Code related)</t>
   </si>
   <si>
     <t>MSC.370(93)</t>
   </si>
   <si>
@@ -2135,77 +2131,83 @@
   <si>
     <t>Installation of electronic chart display and information system (ECDIS)</t>
   </si>
   <si>
     <t>BNWAS（bridge navigational watch alarm system）の設置</t>
   </si>
   <si>
     <t>PS: All
 Cargo Ship:
 500GT or over</t>
   </si>
   <si>
     <t>バラスト水交換時の船橋視界</t>
   </si>
   <si>
     <t>2008年非損傷時復原性コード</t>
   </si>
   <si>
     <t>乗降設備の設置、検査及び保守</t>
   </si>
   <si>
     <t>Ships carrying INF cargo</t>
   </si>
   <si>
     <t>Amendments to SOLAS II-1 concerning damage stability requirements</t>
+  </si>
+  <si>
+    <t>旅客船の安全な帰港、避難及び退船</t>
   </si>
   <si>
     <t>MSC.220(82)</t>
   </si>
   <si>
     <t>Oil tankers</t>
   </si>
   <si>
     <t>2010/01/01　_x000d_
 1.contracted on or after 1 January 2007_x000d_
 2.in the absence of a contract, constructed on or after 1 July 2007_x000d_
 3. delivered on or after 1 January 2010</t>
   </si>
   <si>
     <t>船上及び会社での構造図面保持</t>
   </si>
   <si>
     <t>SOLAS II-1/3-7</t>
   </si>
   <si>
     <t>衛星EPIRBsのメンテナンス</t>
   </si>
   <si>
     <t>イマーションスーツの定員分の搭載</t>
   </si>
   <si>
     <t>Inspection, maintenance and drills for life-saving appliances</t>
+  </si>
+  <si>
+    <t>Owner's inspection and maintenance of bulk carrier hatch covers</t>
   </si>
   <si>
     <t>Stability instruments</t>
   </si>
   <si>
     <t>復原性計算機</t>
   </si>
   <si>
     <t>less than 150m in length</t>
   </si>
   <si>
     <t>2006.01.01</t>
   </si>
   <si>
     <t>MARPOL Annex IV_x000d_
 - Revised MARPOL Annex IV</t>
   </si>
   <si>
     <t>MARPOL Annex V
 - Amendments to "Form of Garbage Record Book"</t>
   </si>
   <si>
     <t>IMDG強制化に伴う改正</t>
   </si>
   <si>
@@ -2484,53 +2486,50 @@
     <t>MEPC.116(51)</t>
   </si>
   <si>
     <t>MSC.144(77)</t>
   </si>
   <si>
     <t>Continuous Synopsis Record</t>
   </si>
   <si>
     <t>MARPOL Annex I
 - Amendments to CAS (1)</t>
   </si>
   <si>
     <t>COLREG条約の改正</t>
   </si>
   <si>
     <t>MSC.117(74)</t>
   </si>
   <si>
     <t>New installation of materials containing asbestos</t>
   </si>
   <si>
     <t>FSS Code</t>
   </si>
   <si>
-    <t>ESP (Evaluation of ship's londitudinal strength)</t>
-[...1 lines deleted...]
-  <si>
     <t>406 461</t>
   </si>
   <si>
     <t>貨物ポンプ室の非常照明</t>
   </si>
   <si>
     <t>Subjects</t>
   </si>
   <si>
     <t>Ships other than tankers</t>
   </si>
   <si>
     <t>HSCコードの改正</t>
   </si>
   <si>
     <t>Crafts the keels of which are laid or which are at a similar stage of construction on or after 1 January 2028</t>
   </si>
   <si>
     <t>NOx Technical Code 2008</t>
   </si>
   <si>
     <t>NOx ECAの指定（カナダ北極海）</t>
   </si>
   <si>
     <t>Container ships and bulk carriers</t>
@@ -2592,50 +2591,53 @@
     <t>SOLAS XI-1/2-1</t>
   </si>
   <si>
     <t>length, as defined in regulation II-1/2.5, of 120 m or more or_x000d_
 having three or more main vertical zones</t>
   </si>
   <si>
     <t>SOLAS IV, 1994 and 2000 HSC Code, 2008 SPS Code and form of the relevant certificates</t>
   </si>
   <si>
     <t>MSC.440(99), MSC.441(99), MSC.446(99), MSC.447(99)</t>
   </si>
   <si>
     <t>MSC.422(98)</t>
   </si>
   <si>
     <t>SOLAS II-2/10</t>
   </si>
   <si>
     <t>SOLAS II-1/3-12</t>
   </si>
   <si>
     <t>Data collection system for fuel oil consumption of ships</t>
   </si>
   <si>
+    <t>Passenger ship</t>
+  </si>
+  <si>
     <t>MARPOL Annex I, II, IV and V</t>
   </si>
   <si>
     <t>Ships operating in Polar Waters</t>
   </si>
   <si>
     <t>PS: All_x000d_
 Cargo ship: 500 GT or over_x000d_
 MODU: All</t>
   </si>
   <si>
     <t>IMO規則実施コード（III Code）の強制化</t>
   </si>
   <si>
     <t>Installation of Stability Instruments</t>
   </si>
   <si>
     <t>Lifejackets Reference Test Device (RTD)</t>
   </si>
   <si>
     <t>MODU</t>
   </si>
   <si>
     <t>PS: Ships carrying not more than 36 passengers
 Cargo ship: 500GT or over</t>
@@ -2686,89 +2688,89 @@
   <si>
     <t>First renewal survey on or after 2011/01/01</t>
   </si>
   <si>
     <t>製品安全データシート（MSDS：Material Safety Data Sheets）</t>
   </si>
   <si>
     <t>771 810 836 848 867 878</t>
   </si>
   <si>
     <t>SOLAS III/7.2.1</t>
   </si>
   <si>
     <t>MSC.206(81)</t>
   </si>
   <si>
     <t>Editorial correction</t>
   </si>
   <si>
     <t>SOLAS III/6, 26, IV/7</t>
   </si>
   <si>
     <t>Emergency towing procedure</t>
   </si>
   <si>
-    <t>Chamical Tanker</t>
-[...1 lines deleted...]
-  <si>
     <t>損傷時復原性に関するSOLAS II-1章の改正</t>
   </si>
   <si>
     <t>Chapter 1,3,11,12,19</t>
   </si>
   <si>
     <t>SOLAS II-1/3-2Performance Standard for Protective Coating</t>
   </si>
   <si>
     <t>MARPOL Annex I
 - Amendment to CAS (4)</t>
   </si>
   <si>
     <t>PS:ALL
 Cargo Ship:300GT or over</t>
   </si>
   <si>
     <t>MARPOL附属書II
 -IBCコードの改正～汚染分類の４分類化及び船型要件</t>
   </si>
   <si>
     <t>二重船殻油タンカーの検査規則</t>
   </si>
   <si>
     <t>MARPOL附属書VI
 -NOxテクニカルコードの改正-fa値の緩和</t>
   </si>
   <si>
     <t>MSC.173(79)</t>
   </si>
   <si>
     <t>SOLAS III/19, 20</t>
   </si>
   <si>
     <t>Amendments to Form of the Certificates
 (concerning S-VDR and IAMSAR Manual Vol. III)</t>
+  </si>
+  <si>
+    <t>Bulk carriers</t>
   </si>
   <si>
     <t>二重船側バルクキャリアに対する損傷時復原性及び強度要件</t>
   </si>
   <si>
     <t>MEPC.115(51)</t>
   </si>
   <si>
     <t>MARPOL Annex VI
 - Entry into force of MARPOL Annex VI</t>
   </si>
   <si>
     <t>MSC.143(77)</t>
   </si>
   <si>
     <t>498 537</t>
   </si>
   <si>
     <t>SOLAS XI-1/5</t>
   </si>
   <si>
     <t>AIS搭載</t>
   </si>
   <si>
     <t>300-50,000GT</t>
@@ -2944,211 +2946,195 @@
   </si>
   <si>
     <t>Amendments to LSA Code concerning lifeboat on-load release mechanisms</t>
   </si>
   <si>
     <t>救命艇の負荷離脱装置に関するLSA Codeの改正</t>
   </si>
   <si>
     <t>FTP Code</t>
   </si>
   <si>
     <t>PS: All	_x000d_
 Cargo Ship:150GT or over</t>
   </si>
   <si>
     <t>PS:All	
 Cargo Ship:500GT or over</t>
   </si>
   <si>
     <t>HSC Codeの改正</t>
   </si>
   <si>
     <t>Installation of bridge navigational watch alarm system (BNWAS)</t>
   </si>
   <si>
-    <t>MARPOL Annex VINOx Technical Code</t>
-[...1 lines deleted...]
-  <si>
     <t>Means for recharging breathing air cylinders for fire-fighter’s outfits</t>
   </si>
   <si>
     <t>ISM Codeの改正</t>
   </si>
   <si>
     <t>MSC.273(85)</t>
   </si>
   <si>
     <t>Navigation bridge visibility at conducting ballast water exchange</t>
   </si>
   <si>
     <t>旅客船の安全センター</t>
   </si>
   <si>
     <t>SEARCH AND RESCUE LOCATING DEVICES
 (Radar transponder or AIS SART)</t>
   </si>
   <si>
     <t>Installation, inspection and maintenance of means of embarkation on and disembarkation from ships</t>
   </si>
   <si>
     <t>非常用曳航手順書</t>
   </si>
   <si>
     <t>first survey after 2010/01/01</t>
   </si>
   <si>
     <t>Amendments to INF Code</t>
-  </si>
-[...2 lines deleted...]
--IBCコードの改正-貨物の追加</t>
   </si>
   <si>
     <t>MEPC.164(56)</t>
   </si>
   <si>
     <t>2008/07/01_x000d_
 1.contracted on or after 1 July 2008_x000d_
 2.in the absence of a contract, constructed on or after 1 January 2009_x000d_
 3. delivered on or after 1 July 2012</t>
   </si>
   <si>
     <t>Fire Protection for Cabin Balcony of Passenger Ship</t>
   </si>
   <si>
     <t>SOLAS II-2/1,3,5,6,7,9,10</t>
   </si>
   <si>
     <t>First Survey after 2008/07/01</t>
   </si>
   <si>
     <t>MARPOL Annex I
 - Designation of "the Southern South Africa waters" as a Special Area</t>
   </si>
   <si>
     <t>MSC.205(81)</t>
   </si>
   <si>
     <t>MARPOL I/37.4</t>
   </si>
   <si>
     <t>MARPOL附属書II
 -汚染分類の４分類化</t>
   </si>
   <si>
     <t>MARPOL VI/14(3)(a)</t>
   </si>
   <si>
     <t>NOx Technical Code Chapter 5.2.1</t>
   </si>
   <si>
     <t>MSC.142(77)</t>
   </si>
   <si>
     <t>SOLAS V/2,22</t>
   </si>
   <si>
-    <t>Owner's inspection and maitenance of bulk carrier hatch covers</t>
-[...1 lines deleted...]
-  <si>
     <t>First IS or SS on or after 2005.04.05</t>
   </si>
   <si>
     <t>542 557 580 597</t>
   </si>
   <si>
     <t>MARPOL Annex I
 - Phase out for single hull tankers</t>
   </si>
   <si>
     <t>130m in length or over</t>
   </si>
   <si>
     <t>Technical Provision for means of access</t>
   </si>
   <si>
     <t>SOLAS XII/13</t>
   </si>
   <si>
     <t>First SE survey on or after 2004.07.01 or up to 2004.12.31</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ships carring INF cargo</t>
   </si>
   <si>
     <t>2003.01.01</t>
   </si>
   <si>
     <t>1994HSCコードの改正</t>
   </si>
   <si>
     <t>2002.07.01</t>
   </si>
   <si>
     <t>2000HSC Code</t>
   </si>
   <si>
     <t>規則</t>
   </si>
   <si>
     <t>新船 実施時期</t>
   </si>
   <si>
     <t>IGFコードの改正</t>
   </si>
   <si>
     <t>SOLAS II-1/3-4</t>
   </si>
   <si>
     <t>表の参照に関するSOLAS条約II-2章の改正</t>
   </si>
   <si>
     <t>Ships for which the building contract is placed on or after 1 January 2026;_x000d_
 in the absence of a building contract, the keel of which is laid, or which is at a similar stage of construction on or after 1 July 2026; or_x000d_
 ships the delivery of which is on or after 1 January 2030</t>
   </si>
   <si>
     <t>1335, 1341</t>
   </si>
   <si>
     <t>2011 ESP Code</t>
   </si>
   <si>
     <t>Ships carrying IMDG Cargo</t>
   </si>
   <si>
     <t>Amendments to SOLAS chapter II-2 and FSS Code on fire safety of ro-ro spaces, etc.</t>
   </si>
   <si>
     <t>揚貨設備及びアンカーハンドリングウインチの安全要件に関するSOLAS条約II-1章の改正</t>
   </si>
   <si>
     <t>Amendments to SOLAS chapter II-2, etc. on the prohibition of perfluorooctane sulfonic acid (PFOS)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cargo ships and high-speed cargo craft, of  which carry more than 12 industrial personnel</t>
   </si>
   <si>
     <t>燃料油供給証明書（BDN）の様式変更</t>
   </si>
   <si>
     <t>LSA Code 4.4.8.1, 6.1.1.3</t>
   </si>
   <si>
     <t>SOLAS II-1/3-8</t>
   </si>
   <si>
     <t>500GT and above</t>
   </si>
   <si>
     <t>MEPC.344(78)</t>
   </si>
   <si>
     <t>MEPC.325(75)</t>
   </si>
   <si>
     <t>Prohibition on the carriage of non-compliant fuel oil_x000d_
 (sulphur content exceeding 0.50%)</t>
   </si>
   <si>
     <t>2008 IS Code Part A and Part B</t>
@@ -3326,138 +3312,147 @@
   </si>
   <si>
     <t>捜索救助に関するSOLAS V章の改正</t>
   </si>
   <si>
     <t>SOLAS V/20</t>
   </si>
   <si>
     <t>IMDGコード第32回改正</t>
   </si>
   <si>
     <t>固定点検設備の技術規定の改正</t>
   </si>
   <si>
     <t>2003.09.27 　_x000d_
 - New ship means a ship:  (a) for which the building contract is placed, or in the absence of a building contract, the keel of which is laid, or which is at a similar stage of construction, on or after 27 September 2003; _x000d_
 (b) the delivery of which is three years or more after 27 September 2003.</t>
   </si>
   <si>
     <t>2005.04.05</t>
   </si>
   <si>
     <t>Pumping system</t>
   </si>
   <si>
+    <t>Special measures to enhance maritime security</t>
+  </si>
+  <si>
     <t>2000HSCコード制定 SOLAS X章改正</t>
   </si>
   <si>
     <t>油タンカーの縦強度評価</t>
   </si>
   <si>
     <t>406 463 476</t>
   </si>
   <si>
     <t>SOLAS II-1/43</t>
   </si>
   <si>
     <t>Helicopter landing and pick-up areas</t>
   </si>
   <si>
     <t>20,000DWTor over</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>MSC.567(109)</t>
   </si>
   <si>
     <t>Amendments to SOLAS regulation II-1/3-4 to require emergency towing arrangements on ships, other than tankers</t>
   </si>
   <si>
     <t>Designation of SOx ECA (Norwegian Sea and Canadian Arctic)</t>
   </si>
   <si>
     <t>LSA Code 4.6</t>
   </si>
   <si>
     <t>MSC.523(106)</t>
   </si>
   <si>
     <t>Ro-Ro区域の火災安全等に関するSOLAS条約II-2章及びFSS Codeの改正</t>
   </si>
   <si>
     <t>5,000GT or over</t>
   </si>
   <si>
     <t>Oil tankers and Bulk carriers</t>
   </si>
   <si>
+    <t>Cargo ships and high-speed cargo crafts, which carry more than 12 industrial personnel</t>
+  </si>
+  <si>
     <t>Garbage Record Book</t>
   </si>
   <si>
     <t>1988 LL Protocol and IGC Code</t>
   </si>
   <si>
     <t>MEPC.343(78)</t>
   </si>
   <si>
     <t>FSS Code Chapter 9</t>
   </si>
   <si>
     <t>MSC.474(102)</t>
   </si>
   <si>
     <t>Chemical Tanker</t>
   </si>
   <si>
     <t>短期的GHG削減策 (EEXI規制)</t>
   </si>
   <si>
     <t>MEPC.324(75)</t>
   </si>
   <si>
     <t>Amendment to MARPOL Annex II</t>
   </si>
   <si>
     <t>MSC.462(101)</t>
   </si>
   <si>
     <t>MSC.460(101)/MEPC.318(74)</t>
   </si>
   <si>
     <t>NOx certification of diesel engines fitted with SCR</t>
   </si>
   <si>
     <t>Amendments to SPS Code</t>
   </si>
   <si>
     <t>Table 1 of Annex 3, 2010 FTP CODE</t>
   </si>
   <si>
     <t>MSC.437(99)</t>
+  </si>
+  <si>
+    <t>Evacuation analysis to passenger ships carrying more than 36 passengers other than ro-ro passenger ships</t>
   </si>
   <si>
     <t>Foam firefighting appliances for helidecks and helicopter landing area</t>
   </si>
   <si>
     <t>ships operating in polar waters</t>
   </si>
   <si>
     <t>500 GT or over</t>
   </si>
   <si>
     <t>MARPOL Annex I - Tanks for oil residues (sludge)</t>
   </si>
   <si>
     <t>Ships keel laid on or after 1 January 2017</t>
   </si>
   <si>
     <t>PS: All_x000d_
 Cargo ship: 500 GT or over</t>
   </si>
   <si>
     <t>SOLAS II-2/4 and 11</t>
   </si>
   <si>
     <t>Cargo ship</t>
@@ -3514,50 +3509,53 @@
     <t>Arrangements for fixed hydrocarbon gas detection systems in double-hull and double-bottom spaces of oil tankers</t>
   </si>
   <si>
     <t>MSC.294(87)</t>
   </si>
   <si>
     <t>Approval of STS operations plan: First AS, IS or SS after 2011/01/01_x000d_
 STS operations and notification: 2012/04/01</t>
   </si>
   <si>
     <t>Amendment to HSC Code</t>
   </si>
   <si>
     <t>772 786</t>
   </si>
   <si>
     <t>PS: not later than the first survey on or after 2014/07/01
 Tanker: not later than the first survey on or after 2015/07/01
 Cargo Ship other than Tanker of 50,000GT or over: not later than the first survey on or after 2016/07/01
 Cargo Ship other than Tanker of 20,000GT or over but less than 50,000GT: not later than the first survey on or after 2017/07/01
 Cargo Ship other than Tanker of 10,000GT or over but less than 20,000GT: not later than the first survey on or after 2018/07/01</t>
   </si>
   <si>
     <t>MARPOL 附属書VI_x000d_
 - VOC Management Plan</t>
+  </si>
+  <si>
+    <t>MARPOL Annex VI, NOx Technical Code</t>
   </si>
   <si>
     <t>Installation requirements for doors approved without the sill being part of the frame</t>
   </si>
   <si>
     <t>MARPOL I/1.11</t>
   </si>
   <si>
     <t>MARPOL I/21</t>
   </si>
   <si>
     <t>MARPOL Annex I_x000d_
 - Fuel Oil Tank Protection</t>
   </si>
   <si>
     <t>MARPOL I/12A</t>
   </si>
   <si>
     <t>MARPOL附属書I
 -ポンプルームの二重底</t>
   </si>
   <si>
     <t>580 608 657</t>
   </si>
   <si>
@@ -3766,50 +3764,53 @@
   <si>
     <t>MEPC.176(58)</t>
   </si>
   <si>
     <t>MARPOL 附属書VI及びNOxテクニカルコード_x000d_
 - NOx及びSOx次期規制</t>
   </si>
   <si>
     <t>Doors installed on or after 2010/07/01</t>
   </si>
   <si>
     <t>SOLAS II-2/9.4.1.3.3</t>
   </si>
   <si>
     <t>first scheduled dry-docking after 2010/01/01　_x000d_
 apply to ships constructed before 1 July 2002</t>
   </si>
   <si>
     <t>2010/01/01　_x000d_
 only inspection and maintenance requirements apply</t>
   </si>
   <si>
     <t>MSC.241(83)</t>
   </si>
   <si>
+    <t>MSC.219(82)MEPC.166(56)</t>
+  </si>
+  <si>
     <t>SOLAS II-1/22-1</t>
   </si>
   <si>
     <t>MSC.194(80)</t>
   </si>
   <si>
     <t>バラストタンク塗装性能基準の強制化</t>
   </si>
   <si>
     <t>600GT and above</t>
   </si>
   <si>
     <t>Fire Protection for Cargo Area</t>
   </si>
   <si>
     <t>貨物エリアの防火要件の整合性</t>
   </si>
   <si>
     <t>SOLAS II-2/4.5.2.3</t>
   </si>
   <si>
     <t>SOLAS II-1/23-3</t>
   </si>
   <si>
     <t>曳航及び係留設備</t>
@@ -3828,53 +3829,50 @@
   <si>
     <t>588 622</t>
   </si>
   <si>
     <t>Electric Installation IEC 60092-502</t>
   </si>
   <si>
     <t>MSC.170(79)</t>
   </si>
   <si>
     <t>救命設備の検査・保守・ドリル</t>
   </si>
   <si>
     <t>150m in length or over</t>
   </si>
   <si>
     <t>構造強度の冗長性に関する要件</t>
   </si>
   <si>
     <t>SOLAS VII/10規則の文言改正</t>
   </si>
   <si>
     <t>MSC.157(78)</t>
   </si>
   <si>
-    <t>400GT or over and less than 400 GT carring  15 persons or more</t>
-[...1 lines deleted...]
-  <si>
     <t>MARPOL附属書VI
 - MARPOL附属書VIの発効</t>
   </si>
   <si>
     <t>MARPOL附属書I_x000d_
 -シングルハルタンカーでの重質油輸送の禁止</t>
   </si>
   <si>
     <t>国際満載喫水線条約1988議定書の全面改正</t>
   </si>
   <si>
     <t>2004.07.01</t>
   </si>
   <si>
     <t>First Periodical Survey on or after 2004.07.01</t>
   </si>
   <si>
     <t>Mandatory on  IMDG Code</t>
   </si>
   <si>
     <t>「照射済核燃料貨物(INF Cargo)」定義の改正</t>
   </si>
   <si>
     <t>証書様式の改正 (1974 SOLAS)</t>
   </si>
@@ -3949,50 +3947,53 @@
     <t>MSC.461(101)</t>
   </si>
   <si>
     <t>SCR を備えるディーゼル機関のNOx 認証スキーム</t>
   </si>
   <si>
     <t>Ships contracted for construction on or after 1 October 2020</t>
   </si>
   <si>
     <t>液化ガス運搬船の船橋の窓に対する保全防熱性</t>
   </si>
   <si>
     <t>Special Purpose Ships</t>
   </si>
   <si>
     <t>Passenger ships carrying not more than 36 passengers</t>
   </si>
   <si>
     <t>IGF Code Chapter 11</t>
   </si>
   <si>
     <t>Ships keel laid on or after 1 January 2020.</t>
   </si>
   <si>
     <t>MEPC.286(71)</t>
+  </si>
+  <si>
+    <t>バラスト水処理装置の型式承認のためのG8ガイドラインの改正</t>
   </si>
   <si>
     <t>Marine diesel engines installed on or after 1 September 2017</t>
   </si>
   <si>
     <t>空気品質制御システム</t>
   </si>
   <si>
     <t>Newly enactment of the International Code of Safety for Ships using Gases or other Low-flashpoint Fuels (IGF Code)</t>
   </si>
   <si>
     <t>Revision of certificate forms in SOLAS （IGF Code related)</t>
   </si>
   <si>
     <t>SOLAS XIV, Polar Code</t>
   </si>
   <si>
     <t>Venting arrangements of cargo tanks</t>
   </si>
   <si>
     <t>PS: All
 Cargo ship: 500 GT or over</t>
   </si>
   <si>
     <t>Gas Carrier</t>
@@ -4154,53 +4155,50 @@
 - Heavy grade oil carriage ban for single hull tankers</t>
   </si>
   <si>
     <t>2005.01.01</t>
   </si>
   <si>
     <t>ESP (Sampling method of thickness measurement for longitudinal strength evaluation and repair method)</t>
   </si>
   <si>
     <t>MSC.134(76)</t>
   </si>
   <si>
     <t>固定点検設備</t>
   </si>
   <si>
     <t>MARPOL附属書I
 -CASの改正 (1)</t>
   </si>
   <si>
     <t>Amendments to SOLAS Chapter VII (INF Cargo)</t>
   </si>
   <si>
     <t>406 434 462 467 478 526</t>
   </si>
   <si>
-    <t>Emergency souce of electrical power in cargo ships</t>
-[...1 lines deleted...]
-  <si>
     <t>2002.03.01</t>
   </si>
   <si>
     <t>376 123 345 223</t>
   </si>
   <si>
     <t>MARPOL附属書I
 -シングルハルタンカーフェーズアウト適用の拡大</t>
   </si>
   <si>
     <t>関連するTEC No.</t>
   </si>
   <si>
     <t>Amendments to IGC Code</t>
   </si>
   <si>
     <t>MSC.566(109)</t>
   </si>
   <si>
     <t>MARPOL Annex VI</t>
   </si>
   <si>
     <t>MEPC.392(82)</t>
   </si>
   <si>
@@ -4252,53 +4250,50 @@
     <t>1078 1126</t>
   </si>
   <si>
     <t>Polar Code and Amendment to MARPOL Annex I, II, IV and V</t>
   </si>
   <si>
     <t>Ships fitted with vehicle, special category and ro-ro spaces</t>
   </si>
   <si>
     <t>MSC.391(95), MSC.392(95)</t>
   </si>
   <si>
     <t>MSC.392(95), MSC.394(95), MSC.395(95)</t>
   </si>
   <si>
     <t>STCW I, V, STCW Code</t>
   </si>
   <si>
     <t>SOLAS VI/2</t>
   </si>
   <si>
     <t>MSC.381(94)</t>
   </si>
   <si>
     <t>SOLAS XI-1/ 7, MODU Code Chapter 15, 1989 MODU Code Chapter 15, 2009 MODU Code Chapter 15</t>
-  </si>
-[...1 lines deleted...]
-    <t>IMO Instruments Implemention Code (III Code)</t>
   </si>
   <si>
     <t>MSC.369(93)</t>
   </si>
   <si>
     <t>1001 1053</t>
   </si>
   <si>
     <t>Oil Tanker_x000d_
 Chemical Tanker</t>
   </si>
   <si>
     <t>PS: All
 Cargo Ship: 150GT or over</t>
   </si>
   <si>
     <t>MARPOL Annex I
 - Amendment to Form A and Form B of Supplements to the IOPP Certificate -</t>
   </si>
   <si>
     <t>Containment of fire for ro-ro spaces, etc.</t>
   </si>
   <si>
     <t>Recovery of persons from the water</t>
   </si>
@@ -4406,77 +4401,86 @@
   <si>
     <t>MSC.216(82)MSC.215(82)</t>
   </si>
   <si>
     <t>SOLAS III</t>
   </si>
   <si>
     <t>MSC.221(82)
 MSC.222(82)</t>
   </si>
   <si>
     <t>MEPC.155(55)</t>
   </si>
   <si>
     <t>5000DWT or over</t>
   </si>
   <si>
     <t>MARPOL Annex VI
 - Designation of "the North Sea area" as a SOx emission control area</t>
   </si>
   <si>
     <t>500GT or over 
 20,000GT or over</t>
   </si>
   <si>
+    <t>400GT or over and less than 400 GT carrying  15 persons or more</t>
+  </si>
+  <si>
     <t>MARPOL Annex I_x000d_
 - Amendments to CAS (2)</t>
   </si>
   <si>
     <t>Resolution 1</t>
   </si>
   <si>
     <t>First survey on or after 2004.07.01</t>
   </si>
   <si>
     <t>証書様式の改正 (SOLAS 1988 Protocol)</t>
   </si>
   <si>
     <t>SOLAS V/21</t>
   </si>
   <si>
     <t>COLREG</t>
   </si>
   <si>
     <t>MARPOL附属書I_x000d_
 -シングルハルタンカーのフェーズアウト前倒し</t>
   </si>
   <si>
+    <t>ESP (Evaluation of ship's longitudinal strength)</t>
+  </si>
+  <si>
     <t>SOLAS V章全面改正</t>
   </si>
   <si>
     <t>SOLAS II-2章全面改正</t>
+  </si>
+  <si>
+    <t>Oil tankers, Chemical tankers</t>
   </si>
   <si>
     <t>MARPOL附属書V
 -「毒性又は重金属を含むプラスチック製品の焼却灰」の海洋投棄の禁止等</t>
   </si>
   <si>
     <t>MARPOL III Appendix</t>
   </si>
   <si>
     <t>MARPOL Annex I_x000d_
 - Establishment of CAS (Condition Assessment Scheme)</t>
   </si>
   <si>
     <t>Amendments to requirements for maintenance, thorough examination, operational testing, overhaul and repair of lifeboats and rescue boats, launching appliances and release gear (Resolution MSC.402(96))</t>
   </si>
   <si>
     <t>Amendments to SOLAS chapter V and format of SE Certificate on carriage of electronic inclinometers</t>
   </si>
   <si>
     <t>Amendments to LSA Code</t>
   </si>
   <si>
     <t>Ships the keels of which are laid or which are at a similar stage of construction on or after 1 January 2026</t>
   </si>
   <si>
@@ -4634,55 +4638,50 @@
   </si>
   <si>
     <t>MSC.268(85)
 MSC.269(85)</t>
   </si>
   <si>
     <t>ECDIS（electronic chart display and information system）の設置</t>
   </si>
   <si>
     <t>旅客船の幼児用救命胴衣</t>
   </si>
   <si>
     <t>Safety Center on Passenger Ship</t>
   </si>
   <si>
     <t>"Alternative Design and Arrangements" to SOLAS II-1 and III</t>
   </si>
   <si>
     <t>Two separate controls for fixed carbon dioxide fire-extinguishing systems</t>
   </si>
   <si>
     <t>MSC.256(84)</t>
   </si>
   <si>
     <t>Amendments to ESP Guideline</t>
-  </si>
-[...3 lines deleted...]
-"Addition of Products"</t>
   </si>
   <si>
     <t>会社及び登録船主のIMO番号</t>
   </si>
   <si>
     <t>AFS条約</t>
   </si>
   <si>
     <t>LSAコード改正に伴うSOLAS III章改正</t>
   </si>
   <si>
     <t>Chapter 4,6,7,9</t>
   </si>
   <si>
     <t>HSCコード1994 &amp; 2000の改正</t>
   </si>
   <si>
     <t>MSC.218(82)</t>
   </si>
   <si>
     <t>MEPC.154(55)</t>
   </si>
   <si>
     <t>600DWT and above</t>
   </si>
@@ -5241,14905 +5240,14905 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:M371"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.8125" customWidth="1"/>
     <col min="2" max="3" width="30.8125" customWidth="1"/>
     <col min="4" max="5" width="16.8125" customWidth="1"/>
     <col min="6" max="6" width="12.8125" customWidth="1"/>
     <col min="7" max="8" width="16.8125" customWidth="1"/>
     <col min="9" max="9" width="30.8125" customWidth="1"/>
     <col min="10" max="11" width="16.8125" customWidth="1"/>
     <col min="12" max="12" width="30.8125" customWidth="1"/>
     <col min="13" max="13" width="20.8125" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c s="4" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c s="4" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c s="4" t="s">
         <v>0</v>
       </c>
       <c s="4" t="s">
-        <v>961</v>
+        <v>957</v>
       </c>
       <c s="4" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c s="4" t="s">
         <v>505</v>
       </c>
       <c s="4" t="s">
         <v>866</v>
       </c>
       <c s="4" t="s">
         <v>695</v>
       </c>
       <c s="4" t="s">
-        <v>962</v>
+        <v>958</v>
       </c>
       <c s="4" t="s">
         <v>506</v>
       </c>
       <c s="4" t="s">
+        <v>1205</v>
+      </c>
+      <c s="4" t="s">
+        <v>404</v>
+      </c>
+      <c s="4" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>1</v>
+      </c>
+      <c t="s">
+        <v>507</v>
+      </c>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c t="s">
         <v>1206</v>
       </c>
-      <c s="4" t="s">
-[...20 lines deleted...]
-        <v>1049</v>
+      <c t="s">
+        <v>1045</v>
       </c>
       <c s="5">
         <v>46753</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...11 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46753</v>
       </c>
     </row>
     <row>
       <c>
         <v>2</v>
       </c>
       <c t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c t="s">
         <v>696</v>
       </c>
       <c t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c t="s">
         <v>609</v>
       </c>
       <c s="5">
         <v>46753</v>
       </c>
       <c t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c t="s">
         <v>508</v>
       </c>
       <c t="s">
         <v>697</v>
       </c>
       <c r="M3">
         <v>1335</v>
       </c>
     </row>
     <row>
       <c>
         <v>3</v>
       </c>
       <c t="s">
         <v>867</v>
       </c>
       <c t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c t="s">
         <v>610</v>
       </c>
       <c t="s">
+        <v>1208</v>
+      </c>
+      <c s="5">
+        <v>46753</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>509</v>
+      </c>
+      <c s="2">
+        <v>46753</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>509</v>
+      </c>
+      <c s="2">
+        <v>46753</v>
+      </c>
+      <c t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>405</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>510</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c s="5">
+        <v>46753</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46753</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46753</v>
+      </c>
+      <c>
+        <v>1363</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>5</v>
+      </c>
+      <c t="s">
+        <v>511</v>
+      </c>
+      <c t="s">
+        <v>783</v>
+      </c>
+      <c t="s">
+        <v>1</v>
+      </c>
+      <c t="s">
+        <v>698</v>
+      </c>
+      <c s="5">
+        <v>46753</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>784</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>406</v>
+      </c>
+      <c>
+        <v>1363</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>6</v>
+      </c>
+      <c t="s">
+        <v>699</v>
+      </c>
+      <c t="s">
+        <v>868</v>
+      </c>
+      <c t="s">
+        <v>785</v>
+      </c>
+      <c t="s">
+        <v>407</v>
+      </c>
+      <c s="5">
+        <v>46447</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>408</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>408</v>
+      </c>
+      <c>
+        <v>1354</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>7</v>
+      </c>
+      <c t="s">
+        <v>302</v>
+      </c>
+      <c t="s">
+        <v>198</v>
+      </c>
+      <c t="s">
+        <v>785</v>
+      </c>
+      <c t="s">
+        <v>199</v>
+      </c>
+      <c s="5">
+        <v>46266</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46266</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46266</v>
+      </c>
+      <c>
+        <v>1354</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c t="s">
         <v>1209</v>
       </c>
-      <c s="5">
-[...122 lines deleted...]
-      <c s="5">
+      <c t="s">
+        <v>611</v>
+      </c>
+      <c t="s">
+        <v>1305</v>
+      </c>
+      <c s="5">
+        <v>46204</v>
+      </c>
+      <c t="s">
+        <v>512</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46204</v>
+      </c>
+      <c t="s">
+        <v>512</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46204</v>
+      </c>
+      <c>
+        <v>1350</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>1047</v>
+      </c>
+      <c t="s">
+        <v>612</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>1307</v>
+      </c>
+      <c s="5">
+        <v>46082</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
         <v>46447</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...66 lines deleted...]
-        <v>1305</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46447</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>120</v>
       </c>
       <c t="s">
         <v>1210</v>
       </c>
       <c t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c t="s">
         <v>1306</v>
       </c>
-      <c s="5">
-[...33 lines deleted...]
-      </c>
       <c t="s">
         <v>1307</v>
       </c>
-      <c t="s">
-[...1 lines deleted...]
-      </c>
       <c s="5">
         <v>46082</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...43 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>613</v>
       </c>
       <c r="M11" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c>
         <v>11</v>
       </c>
       <c t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>409</v>
+      </c>
+      <c t="s">
+        <v>786</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
       </c>
       <c t="s">
         <v>1307</v>
       </c>
-      <c t="s">
-[...1 lines deleted...]
-      </c>
       <c s="5">
         <v>46082</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>410</v>
       </c>
       <c r="M12" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c>
         <v>12</v>
       </c>
       <c t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c t="s">
         <v>869</v>
       </c>
       <c t="s">
         <v>513</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c s="5">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46023</v>
       </c>
     </row>
     <row>
       <c>
         <v>13</v>
       </c>
       <c t="s">
         <v>507</v>
       </c>
       <c t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>959</v>
+      </c>
+      <c t="s">
+        <v>1206</v>
       </c>
       <c t="s">
         <v>614</v>
       </c>
       <c s="5">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...11 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>962</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46023</v>
       </c>
       <c>
         <v>1335</v>
       </c>
     </row>
     <row>
       <c>
         <v>14</v>
       </c>
       <c t="s">
-        <v>1391</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>1392</v>
+      </c>
+      <c t="s">
+        <v>1211</v>
+      </c>
+      <c t="s">
+        <v>303</v>
       </c>
       <c t="s">
         <v>4</v>
       </c>
       <c s="5">
         <v>46023</v>
       </c>
       <c t="s">
+        <v>787</v>
+      </c>
+      <c t="s">
+        <v>200</v>
+      </c>
+      <c s="1" t="s">
         <v>788</v>
-      </c>
-[...4 lines deleted...]
-        <v>789</v>
       </c>
       <c r="M15">
         <v>1303</v>
       </c>
     </row>
     <row>
       <c>
         <v>15</v>
       </c>
       <c t="s">
-        <v>409</v>
+        <v>411</v>
+      </c>
+      <c t="s">
+        <v>789</v>
+      </c>
+      <c t="s">
+        <v>514</v>
+      </c>
+      <c t="s">
+        <v>304</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>16</v>
+      </c>
+      <c t="s">
+        <v>700</v>
+      </c>
+      <c t="s">
+        <v>305</v>
+      </c>
+      <c t="s">
+        <v>964</v>
+      </c>
+      <c t="s">
+        <v>5</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c>
+        <v>1335</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>17</v>
+      </c>
+      <c t="s">
+        <v>412</v>
+      </c>
+      <c t="s">
+        <v>870</v>
+      </c>
+      <c t="s">
+        <v>306</v>
       </c>
       <c t="s">
         <v>790</v>
       </c>
-      <c t="s">
-[...4 lines deleted...]
-      </c>
       <c s="5">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46023</v>
       </c>
+    </row>
+    <row>
+      <c>
+        <v>18</v>
+      </c>
+      <c t="s">
+        <v>1393</v>
+      </c>
+      <c t="s">
+        <v>871</v>
+      </c>
+      <c t="s">
+        <v>1048</v>
+      </c>
+      <c t="s">
+        <v>791</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>201</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>201</v>
+      </c>
+      <c>
+        <v>1303</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>19</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c t="s">
+        <v>701</v>
+      </c>
+      <c t="s">
+        <v>792</v>
+      </c>
+      <c t="s">
+        <v>202</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>20</v>
+      </c>
+      <c t="s">
+        <v>1393</v>
+      </c>
+      <c t="s">
+        <v>871</v>
+      </c>
+      <c t="s">
+        <v>702</v>
+      </c>
+      <c t="s">
+        <v>1212</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>413</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>307</v>
+      </c>
+      <c>
+        <v>1335</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>21</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>308</v>
+      </c>
+      <c t="s">
+        <v>515</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>22</v>
+      </c>
+      <c t="s">
+        <v>1213</v>
+      </c>
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>510</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c>
+        <v>1287</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>23</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c t="s">
+        <v>1209</v>
+      </c>
+      <c t="s">
+        <v>611</v>
+      </c>
+      <c t="s">
+        <v>1049</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>512</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>512</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c>
+        <v>1287</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>24</v>
+      </c>
+      <c t="s">
+        <v>966</v>
+      </c>
+      <c t="s">
+        <v>1050</v>
+      </c>
+      <c t="s">
+        <v>310</v>
+      </c>
+      <c t="s">
+        <v>203</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1394</v>
+      </c>
+      <c t="s">
+        <v>703</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1128</v>
+      </c>
+      <c>
+        <v>1335</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>25</v>
+      </c>
+      <c t="s">
+        <v>507</v>
+      </c>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c t="s">
+        <v>1206</v>
+      </c>
+      <c t="s">
+        <v>793</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c s="1" t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c s="1" t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c>
+        <v>1287</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>26</v>
+      </c>
+      <c t="s">
+        <v>1214</v>
+      </c>
       <c t="s">
         <v>967</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>304</v>
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>311</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>27</v>
       </c>
       <c t="s">
         <v>968</v>
       </c>
       <c t="s">
-        <v>5</v>
+        <v>414</v>
+      </c>
+      <c t="s">
+        <v>517</v>
+      </c>
+      <c t="s">
+        <v>518</v>
       </c>
       <c s="5">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46023</v>
       </c>
       <c>
-        <v>1335</v>
-[...16 lines deleted...]
-        <v>791</v>
+        <v>1303</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>28</v>
+      </c>
+      <c t="s">
+        <v>312</v>
+      </c>
+      <c t="s">
+        <v>415</v>
+      </c>
+      <c t="s">
+        <v>204</v>
+      </c>
+      <c t="s">
+        <v>205</v>
       </c>
       <c s="5">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>969</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>969</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46023</v>
       </c>
     </row>
     <row>
       <c>
-        <v>18</v>
-[...11 lines deleted...]
-        <v>792</v>
+        <v>29</v>
+      </c>
+      <c t="s">
+        <v>872</v>
+      </c>
+      <c t="s">
+        <v>615</v>
+      </c>
+      <c t="s">
+        <v>1395</v>
+      </c>
+      <c t="s">
+        <v>11</v>
       </c>
       <c s="5">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...36 lines deleted...]
-      <c s="5">
+        <v>794</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
         <v>46023</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>794</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>46023</v>
       </c>
-      <c t="s">
-[...202 lines deleted...]
-        <v>1208</v>
+    </row>
+    <row>
+      <c>
+        <v>30</v>
+      </c>
+      <c t="s">
+        <v>873</v>
+      </c>
+      <c t="s">
+        <v>616</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>121</v>
+      </c>
+      <c s="5">
+        <v>45962</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1216</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>617</v>
+      </c>
+      <c>
+        <v>1354</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>31</v>
+      </c>
+      <c t="s">
+        <v>416</v>
+      </c>
+      <c t="s">
+        <v>206</v>
+      </c>
+      <c t="s">
+        <v>207</v>
+      </c>
+      <c t="s">
+        <v>313</v>
+      </c>
+      <c s="5">
+        <v>45931</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45931</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45931</v>
       </c>
       <c t="s">
         <v>1129</v>
       </c>
-      <c>
-[...181 lines deleted...]
-        <v>46023</v>
+    </row>
+    <row>
+      <c>
+        <v>32</v>
+      </c>
+      <c t="s">
+        <v>1217</v>
       </c>
       <c t="s">
         <v>795</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...107 lines deleted...]
-        <v>415</v>
+        <v>417</v>
       </c>
       <c t="s">
         <v>12</v>
       </c>
       <c s="5">
         <v>45870</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45870</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45870</v>
       </c>
       <c>
         <v>1325</v>
       </c>
     </row>
     <row>
       <c>
         <v>33</v>
       </c>
       <c t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c t="s">
         <v>208</v>
       </c>
       <c t="s">
+        <v>209</v>
+      </c>
+      <c t="s">
         <v>519</v>
       </c>
       <c t="s">
         <v>12</v>
       </c>
       <c s="5">
         <v>45870</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1051</v>
       </c>
       <c s="2">
         <v>45870</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1051</v>
       </c>
       <c s="2">
         <v>45870</v>
       </c>
       <c t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row>
       <c>
         <v>34</v>
       </c>
       <c t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>418</v>
+      </c>
+      <c t="s">
+        <v>211</v>
+      </c>
+      <c t="s">
+        <v>418</v>
       </c>
       <c r="F35" s="5">
         <v>45834</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c s="1" t="s">
         <v>874</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c s="1" t="s">
         <v>704</v>
       </c>
       <c>
         <v>1311</v>
       </c>
     </row>
     <row>
       <c>
         <v>35</v>
       </c>
       <c s="1" t="s">
         <v>618</v>
       </c>
       <c t="s">
-        <v>1395</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>1396</v>
+      </c>
+      <c t="s">
+        <v>419</v>
       </c>
       <c t="s">
         <v>521</v>
       </c>
       <c s="5">
         <v>45689</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45689</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45689</v>
       </c>
       <c t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>36</v>
+      </c>
+      <c t="s">
+        <v>420</v>
+      </c>
+      <c t="s">
         <v>1309</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c t="s">
         <v>522</v>
       </c>
       <c t="s">
         <v>13</v>
       </c>
       <c s="5">
         <v>45658</v>
       </c>
       <c t="s">
         <v>705</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...1 lines deleted...]
-      <c s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c>
+        <v>1303</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>37</v>
+      </c>
+      <c t="s">
+        <v>122</v>
+      </c>
+      <c t="s">
+        <v>523</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>875</v>
+      </c>
+      <c s="5">
+        <v>45474</v>
+      </c>
+      <c t="s">
         <v>1131</v>
       </c>
       <c t="s">
-        <v>705</v>
-[...4 lines deleted...]
-      <c s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+      <c t="s">
         <v>1131</v>
       </c>
-      <c>
-[...11 lines deleted...]
-        <v>523</v>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>38</v>
+      </c>
+      <c t="s">
+        <v>700</v>
+      </c>
+      <c t="s">
+        <v>305</v>
+      </c>
+      <c t="s">
+        <v>964</v>
+      </c>
+      <c t="s">
+        <v>525</v>
+      </c>
+      <c s="5">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>1052</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>1052</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>39</v>
       </c>
       <c t="s">
         <v>524</v>
       </c>
       <c t="s">
-        <v>875</v>
+        <v>1132</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>314</v>
       </c>
       <c s="5">
         <v>45474</v>
       </c>
       <c t="s">
-        <v>1132</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>315</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45474</v>
       </c>
       <c t="s">
-        <v>1132</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>315</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45474</v>
       </c>
-    </row>
-[...14 lines deleted...]
-        <v>525</v>
+      <c>
+        <v>1287</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>40</v>
+      </c>
+      <c t="s">
+        <v>619</v>
+      </c>
+      <c t="s">
+        <v>1218</v>
+      </c>
+      <c t="s">
+        <v>14</v>
+      </c>
+      <c t="s">
+        <v>123</v>
       </c>
       <c s="5">
         <v>45474</v>
       </c>
       <c t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>1053</v>
+      </c>
+      <c t="s">
+        <v>316</v>
       </c>
       <c s="2">
         <v>45474</v>
       </c>
       <c t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>1053</v>
+      </c>
+      <c t="s">
+        <v>316</v>
       </c>
       <c s="2">
         <v>45474</v>
       </c>
-      <c t="s">
-[...39 lines deleted...]
-      </c>
       <c>
         <v>1287</v>
       </c>
     </row>
     <row>
       <c>
-        <v>40</v>
-[...39 lines deleted...]
-      <c>
         <v>41</v>
       </c>
       <c t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c t="s">
         <v>15</v>
       </c>
       <c t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c t="s">
         <v>620</v>
       </c>
       <c s="5">
         <v>45413</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1396</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1397</v>
       </c>
       <c s="3">
         <v>45413</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1396</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1397</v>
       </c>
       <c s="3">
         <v>45413</v>
       </c>
       <c>
         <v>1293</v>
       </c>
     </row>
     <row>
       <c>
         <v>42</v>
       </c>
       <c t="s">
         <v>706</v>
       </c>
       <c t="s">
         <v>877</v>
       </c>
       <c t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>421</v>
       </c>
       <c s="5">
         <v>45413</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45778</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45778</v>
       </c>
       <c t="s">
         <v>707</v>
       </c>
     </row>
     <row>
       <c>
         <v>43</v>
       </c>
       <c t="s">
         <v>16</v>
       </c>
       <c t="s">
-        <v>974</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>969</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>318</v>
       </c>
       <c s="5">
         <v>45413</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45413</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45413</v>
       </c>
       <c>
         <v>1293</v>
       </c>
     </row>
     <row>
       <c>
         <v>44</v>
       </c>
       <c t="s">
         <v>708</v>
       </c>
       <c t="s">
-        <v>318</v>
+        <v>319</v>
+      </c>
+      <c t="s">
+        <v>1055</v>
+      </c>
+      <c t="s">
+        <v>1219</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1251</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>45</v>
+      </c>
+      <c t="s">
+        <v>122</v>
+      </c>
+      <c t="s">
+        <v>523</v>
+      </c>
+      <c t="s">
+        <v>1220</v>
+      </c>
+      <c t="s">
+        <v>1056</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>46</v>
+      </c>
+      <c t="s">
+        <v>1398</v>
+      </c>
+      <c t="s">
+        <v>124</v>
+      </c>
+      <c t="s">
+        <v>1057</v>
+      </c>
+      <c t="s">
+        <v>125</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1241</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>47</v>
+      </c>
+      <c t="s">
+        <v>412</v>
+      </c>
+      <c t="s">
+        <v>870</v>
+      </c>
+      <c t="s">
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>126</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>320</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>320</v>
+      </c>
+      <c>
+        <v>1270</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>48</v>
+      </c>
+      <c t="s">
+        <v>1310</v>
+      </c>
+      <c t="s">
+        <v>321</v>
+      </c>
+      <c t="s">
+        <v>127</v>
+      </c>
+      <c t="s">
+        <v>1221</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>878</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>878</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1270</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>49</v>
+      </c>
+      <c t="s">
+        <v>879</v>
+      </c>
+      <c t="s">
+        <v>880</v>
+      </c>
+      <c t="s">
+        <v>17</v>
+      </c>
+      <c t="s">
+        <v>1222</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>212</v>
+      </c>
+      <c t="s">
+        <v>621</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>212</v>
+      </c>
+      <c t="s">
+        <v>621</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1241</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>50</v>
+      </c>
+      <c t="s">
+        <v>1393</v>
+      </c>
+      <c t="s">
+        <v>871</v>
+      </c>
+      <c t="s">
+        <v>970</v>
+      </c>
+      <c t="s">
+        <v>1311</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>881</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>881</v>
+      </c>
+      <c>
+        <v>1191</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>51</v>
+      </c>
+      <c t="s">
+        <v>1398</v>
+      </c>
+      <c t="s">
+        <v>124</v>
+      </c>
+      <c t="s">
+        <v>796</v>
+      </c>
+      <c t="s">
+        <v>322</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1191</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>52</v>
+      </c>
+      <c t="s">
+        <v>507</v>
+      </c>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c t="s">
+        <v>1206</v>
+      </c>
+      <c t="s">
+        <v>797</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c s="1" t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c s="1" t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1229</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>53</v>
+      </c>
+      <c t="s">
+        <v>527</v>
+      </c>
+      <c t="s">
+        <v>1133</v>
+      </c>
+      <c t="s">
+        <v>971</v>
       </c>
       <c t="s">
         <v>1058</v>
       </c>
-      <c t="s">
-[...1 lines deleted...]
-      </c>
       <c s="5">
         <v>45292</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>972</v>
       </c>
       <c s="2">
         <v>45292</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...4 lines deleted...]
-      <c s="2">
+        <v>1400</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>54</v>
+      </c>
+      <c t="s">
+        <v>507</v>
+      </c>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c t="s">
+        <v>1206</v>
+      </c>
+      <c t="s">
+        <v>18</v>
+      </c>
+      <c s="5">
         <v>45292</v>
       </c>
-      <c>
-[...305 lines deleted...]
-      </c>
       <c s="1" t="s">
         <v>516</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...81 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>622</v>
       </c>
       <c r="M55">
         <v>1191</v>
       </c>
     </row>
     <row>
       <c>
         <v>55</v>
       </c>
       <c t="s">
-        <v>799</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>798</v>
+      </c>
+      <c t="s">
+        <v>1401</v>
+      </c>
+      <c t="s">
+        <v>422</v>
       </c>
       <c t="s">
         <v>623</v>
       </c>
       <c s="5">
         <v>45292</v>
       </c>
       <c t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>423</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>624</v>
       </c>
       <c r="M56">
         <v>1241</v>
       </c>
     </row>
     <row>
       <c>
         <v>56</v>
       </c>
       <c t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>323</v>
+      </c>
+      <c t="s">
+        <v>1402</v>
+      </c>
+      <c t="s">
+        <v>213</v>
       </c>
       <c t="s">
         <v>709</v>
       </c>
       <c s="5">
         <v>45292</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45292</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>45292</v>
       </c>
       <c>
         <v>1229</v>
       </c>
     </row>
     <row>
       <c>
         <v>57</v>
       </c>
       <c t="s">
+        <v>1134</v>
+      </c>
+      <c t="s">
+        <v>882</v>
+      </c>
+      <c t="s">
+        <v>127</v>
+      </c>
+      <c t="s">
+        <v>625</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1191</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>58</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c t="s">
+        <v>1209</v>
+      </c>
+      <c t="s">
+        <v>611</v>
+      </c>
+      <c t="s">
+        <v>528</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>512</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>512</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1229</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>59</v>
+      </c>
+      <c t="s">
+        <v>420</v>
+      </c>
+      <c t="s">
+        <v>1309</v>
+      </c>
+      <c t="s">
+        <v>522</v>
+      </c>
+      <c t="s">
+        <v>324</v>
+      </c>
+      <c s="5">
+        <v>45261</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>883</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>883</v>
+      </c>
+      <c>
+        <v>1270</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>60</v>
+      </c>
+      <c t="s">
+        <v>19</v>
+      </c>
+      <c t="s">
+        <v>424</v>
+      </c>
+      <c t="s">
+        <v>20</v>
+      </c>
+      <c t="s">
+        <v>973</v>
+      </c>
+      <c s="5">
+        <v>45231</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45231</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>45231</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>61</v>
+      </c>
+      <c t="s">
+        <v>425</v>
+      </c>
+      <c t="s">
+        <v>21</v>
+      </c>
+      <c t="s">
+        <v>1312</v>
+      </c>
+      <c t="s">
+        <v>799</v>
+      </c>
+      <c s="5">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c>
+        <v>1245</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>62</v>
+      </c>
+      <c t="s">
+        <v>700</v>
+      </c>
+      <c t="s">
+        <v>305</v>
+      </c>
+      <c t="s">
+        <v>964</v>
+      </c>
+      <c t="s">
+        <v>426</v>
+      </c>
+      <c s="5">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>1052</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>1052</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c>
+        <v>1241</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>63</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>884</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>214</v>
+      </c>
+      <c s="5">
+        <v>44866</v>
+      </c>
+      <c t="s">
+        <v>128</v>
+      </c>
+      <c t="s">
+        <v>427</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>128</v>
+      </c>
+      <c t="s">
+        <v>427</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c>
+        <v>1245</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>64</v>
+      </c>
+      <c t="s">
+        <v>22</v>
+      </c>
+      <c t="s">
+        <v>1060</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>214</v>
+      </c>
+      <c s="5">
+        <v>44866</v>
+      </c>
+      <c t="s">
+        <v>23</v>
+      </c>
+      <c t="s">
+        <v>710</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>23</v>
+      </c>
+      <c t="s">
+        <v>710</v>
+      </c>
+      <c t="s">
+        <v>129</v>
+      </c>
+      <c t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>65</v>
+      </c>
+      <c t="s">
+        <v>1223</v>
+      </c>
+      <c t="s">
+        <v>800</v>
+      </c>
+      <c t="s">
+        <v>1220</v>
+      </c>
+      <c t="s">
+        <v>130</v>
+      </c>
+      <c s="5">
+        <v>44866</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>885</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>885</v>
+      </c>
+      <c>
+        <v>1245</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>66</v>
+      </c>
+      <c t="s">
         <v>1135</v>
       </c>
       <c t="s">
-        <v>882</v>
-[...67 lines deleted...]
-        <v>45292</v>
+        <v>24</v>
+      </c>
+      <c t="s">
+        <v>207</v>
+      </c>
+      <c t="s">
+        <v>974</v>
+      </c>
+      <c s="5">
+        <v>44713</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44713</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44713</v>
+      </c>
+      <c>
+        <v>1228</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>67</v>
+      </c>
+      <c t="s">
+        <v>711</v>
+      </c>
+      <c t="s">
+        <v>428</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>215</v>
+      </c>
+      <c s="5">
+        <v>44713</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>325</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>801</v>
+      </c>
+      <c>
+        <v>1259</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>68</v>
+      </c>
+      <c t="s">
+        <v>412</v>
+      </c>
+      <c t="s">
+        <v>870</v>
+      </c>
+      <c t="s">
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>326</v>
+      </c>
+      <c s="5">
+        <v>44713</v>
+      </c>
+      <c t="s">
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>627</v>
+      </c>
+      <c t="s">
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>627</v>
       </c>
       <c>
         <v>1229</v>
       </c>
     </row>
     <row>
       <c>
-        <v>59</v>
-[...242 lines deleted...]
-        <v>65</v>
+        <v>69</v>
       </c>
       <c t="s">
         <v>1224</v>
       </c>
       <c t="s">
-        <v>801</v>
-[...34 lines deleted...]
-        <v>66</v>
+        <v>327</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>1061</v>
+      </c>
+      <c s="5">
+        <v>44652</v>
+      </c>
+      <c t="s">
+        <v>25</v>
       </c>
       <c t="s">
         <v>1136</v>
       </c>
       <c t="s">
-        <v>24</v>
-[...66 lines deleted...]
-      <c t="s">
         <v>802</v>
-      </c>
-[...71 lines deleted...]
-        <v>803</v>
       </c>
       <c r="M70">
         <v>1228</v>
       </c>
     </row>
     <row>
       <c>
         <v>70</v>
       </c>
       <c t="s">
+        <v>1137</v>
+      </c>
+      <c t="s">
+        <v>328</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>1061</v>
+      </c>
+      <c s="5">
+        <v>44652</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44652</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>886</v>
+      </c>
+      <c>
+        <v>1261</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>71</v>
+      </c>
+      <c t="s">
+        <v>1062</v>
+      </c>
+      <c t="s">
+        <v>712</v>
+      </c>
+      <c t="s">
+        <v>20</v>
+      </c>
+      <c t="s">
+        <v>26</v>
+      </c>
+      <c s="5">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>315</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>315</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>72</v>
+      </c>
+      <c t="s">
+        <v>420</v>
+      </c>
+      <c t="s">
+        <v>1309</v>
+      </c>
+      <c t="s">
+        <v>522</v>
+      </c>
+      <c t="s">
+        <v>1063</v>
+      </c>
+      <c s="5">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>73</v>
+      </c>
+      <c t="s">
+        <v>1226</v>
+      </c>
+      <c t="s">
+        <v>1132</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1064</v>
+      </c>
+      <c s="5">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>315</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>315</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c t="s">
         <v>1138</v>
       </c>
-      <c t="s">
-[...35 lines deleted...]
-        <v>71</v>
+    </row>
+    <row>
+      <c>
+        <v>74</v>
+      </c>
+      <c t="s">
+        <v>700</v>
+      </c>
+      <c t="s">
+        <v>305</v>
+      </c>
+      <c t="s">
+        <v>964</v>
+      </c>
+      <c t="s">
+        <v>1227</v>
+      </c>
+      <c s="5">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>1052</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>1052</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c>
+        <v>1191</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>75</v>
       </c>
       <c t="s">
         <v>1065</v>
       </c>
       <c t="s">
-        <v>712</v>
-[...127 lines deleted...]
-      <c t="s">
         <v>1228</v>
       </c>
-      <c s="5">
-[...29 lines deleted...]
-        <v>1068</v>
+      <c t="s">
+        <v>785</v>
+      </c>
+      <c t="s">
+        <v>329</v>
+      </c>
+      <c s="5">
+        <v>44105</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44105</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44105</v>
+      </c>
+      <c>
+        <v>1192</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>76</v>
+      </c>
+      <c t="s">
+        <v>628</v>
+      </c>
+      <c t="s">
+        <v>629</v>
+      </c>
+      <c t="s">
+        <v>216</v>
+      </c>
+      <c t="s">
+        <v>330</v>
+      </c>
+      <c s="5">
+        <v>44105</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44105</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>44105</v>
+      </c>
+      <c>
+        <v>1192</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>77</v>
+      </c>
+      <c s="1" t="s">
+        <v>217</v>
+      </c>
+      <c t="s">
+        <v>630</v>
+      </c>
+      <c t="s">
+        <v>1403</v>
+      </c>
+      <c t="s">
+        <v>1404</v>
+      </c>
+      <c s="5">
+        <v>44105</v>
+      </c>
+      <c s="1" t="s">
+        <v>217</v>
+      </c>
+      <c t="s">
+        <v>1136</v>
       </c>
       <c t="s">
         <v>1229</v>
-      </c>
-[...98 lines deleted...]
-        <v>1230</v>
       </c>
       <c r="M78">
         <v>1192</v>
       </c>
     </row>
     <row>
       <c>
         <v>78</v>
       </c>
       <c s="1" t="s">
-        <v>980</v>
-[...5 lines deleted...]
-        <v>1307</v>
+        <v>975</v>
+      </c>
+      <c s="1" t="s">
+        <v>429</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
       </c>
       <c t="s">
         <v>713</v>
       </c>
       <c s="5">
         <v>43891</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43891</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43891</v>
       </c>
     </row>
     <row>
       <c>
         <v>79</v>
       </c>
       <c t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c t="s">
         <v>529</v>
       </c>
       <c t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c t="s">
         <v>887</v>
       </c>
       <c s="5">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
       <c>
         <v>1103</v>
       </c>
     </row>
     <row>
       <c>
         <v>80</v>
       </c>
       <c s="1" t="s">
+        <v>803</v>
+      </c>
+      <c t="s">
+        <v>1405</v>
+      </c>
+      <c t="s">
         <v>804</v>
       </c>
       <c t="s">
-        <v>1404</v>
-[...1 lines deleted...]
-      <c t="s">
+        <v>888</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>81</v>
+      </c>
+      <c t="s">
+        <v>430</v>
+      </c>
+      <c t="s">
+        <v>1230</v>
+      </c>
+      <c t="s">
+        <v>431</v>
+      </c>
+      <c t="s">
+        <v>27</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>512</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>512</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>82</v>
+      </c>
+      <c t="s">
+        <v>714</v>
+      </c>
+      <c t="s">
+        <v>219</v>
+      </c>
+      <c t="s">
+        <v>976</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1140</v>
+      </c>
+      <c t="s">
+        <v>715</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1140</v>
+      </c>
+      <c t="s">
+        <v>715</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>83</v>
+      </c>
+      <c t="s">
+        <v>889</v>
+      </c>
+      <c t="s">
+        <v>1314</v>
+      </c>
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>890</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c t="s">
+        <v>703</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1127</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>84</v>
+      </c>
+      <c t="s">
+        <v>1315</v>
+      </c>
+      <c t="s">
+        <v>28</v>
+      </c>
+      <c t="s">
+        <v>531</v>
+      </c>
+      <c t="s">
+        <v>1141</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c r="J85" t="s">
+        <v>220</v>
+      </c>
+      <c s="1" t="s">
         <v>805</v>
       </c>
       <c t="s">
-        <v>888</v>
+        <v>1316</v>
+      </c>
+      <c>
+        <v>1162</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>85</v>
+      </c>
+      <c t="s">
+        <v>432</v>
+      </c>
+      <c t="s">
+        <v>977</v>
+      </c>
+      <c t="s">
+        <v>806</v>
+      </c>
+      <c t="s">
+        <v>221</v>
       </c>
       <c s="5">
         <v>43831</v>
       </c>
-      <c s="1" t="s">
-[...3 lines deleted...]
-        <v>1208</v>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
-      <c s="1" t="s">
-[...3 lines deleted...]
-        <v>1208</v>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
       <c>
-        <v>1105</v>
-[...7 lines deleted...]
-        <v>428</v>
+        <v>1162</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>86</v>
+      </c>
+      <c t="s">
+        <v>412</v>
+      </c>
+      <c t="s">
+        <v>870</v>
+      </c>
+      <c t="s">
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>1407</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c>
+        <v>1162</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>87</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>716</v>
+      </c>
+      <c t="s">
+        <v>331</v>
+      </c>
+      <c t="s">
+        <v>222</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
       </c>
       <c t="s">
         <v>1231</v>
       </c>
       <c t="s">
-        <v>429</v>
-[...4 lines deleted...]
-      <c s="5">
+        <v>1207</v>
+      </c>
+      <c s="2">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1231</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
-      <c t="s">
-[...5 lines deleted...]
-      <c s="2">
+      <c>
+        <v>1180</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>88</v>
+      </c>
+      <c t="s">
+        <v>134</v>
+      </c>
+      <c t="s">
+        <v>135</v>
+      </c>
+      <c t="s">
+        <v>1067</v>
+      </c>
+      <c t="s">
+        <v>1068</v>
+      </c>
+      <c s="5">
         <v>43831</v>
       </c>
-      <c>
-[...19 lines deleted...]
-      <c s="5">
+      <c t="s">
+        <v>1317</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1141</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>1317</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
-      <c t="s">
-[...5 lines deleted...]
-      <c s="2">
+      <c>
+        <v>1162</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>89</v>
+      </c>
+      <c t="s">
+        <v>223</v>
+      </c>
+      <c t="s">
+        <v>1143</v>
+      </c>
+      <c t="s">
+        <v>136</v>
+      </c>
+      <c t="s">
+        <v>807</v>
+      </c>
+      <c s="5">
         <v>43831</v>
       </c>
-      <c>
-[...14 lines deleted...]
-        <v>10</v>
+      <c t="s">
+        <v>532</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>532</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1162</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>90</v>
+      </c>
+      <c t="s">
+        <v>433</v>
+      </c>
+      <c t="s">
+        <v>978</v>
+      </c>
+      <c t="s">
+        <v>979</v>
       </c>
       <c t="s">
         <v>890</v>
       </c>
       <c s="5">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...153 lines deleted...]
-      <c t="s">
         <v>1232</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...122 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c t="s">
         <v>717</v>
       </c>
       <c r="M91">
         <v>1127</v>
       </c>
     </row>
     <row>
       <c>
         <v>91</v>
       </c>
       <c t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c t="s">
         <v>224</v>
       </c>
       <c t="s">
-        <v>432</v>
+        <v>225</v>
+      </c>
+      <c t="s">
+        <v>434</v>
       </c>
       <c t="s">
         <v>890</v>
       </c>
       <c s="5">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
       <c>
         <v>1127</v>
       </c>
     </row>
     <row>
       <c>
         <v>92</v>
       </c>
       <c t="s">
         <v>507</v>
       </c>
       <c t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>1234</v>
+        <v>959</v>
+      </c>
+      <c t="s">
+        <v>1233</v>
+      </c>
+      <c t="s">
+        <v>808</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c s="1" t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c s="1" t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1127</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>93</v>
+      </c>
+      <c t="s">
+        <v>29</v>
+      </c>
+      <c t="s">
+        <v>435</v>
       </c>
       <c t="s">
         <v>809</v>
       </c>
+      <c t="s">
+        <v>888</v>
+      </c>
       <c s="5">
         <v>43831</v>
       </c>
-      <c s="1" t="s">
-[...3 lines deleted...]
-        <v>1208</v>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
-      <c s="1" t="s">
-[...3 lines deleted...]
-        <v>1208</v>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
       <c>
-        <v>1127</v>
-[...10 lines deleted...]
-        <v>433</v>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>94</v>
+      </c>
+      <c t="s">
+        <v>226</v>
+      </c>
+      <c t="s">
+        <v>1144</v>
       </c>
       <c t="s">
         <v>810</v>
       </c>
       <c t="s">
         <v>888</v>
       </c>
       <c s="5">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
       <c>
         <v>1105</v>
       </c>
     </row>
     <row>
       <c>
-        <v>94</v>
-[...11 lines deleted...]
-        <v>888</v>
+        <v>95</v>
+      </c>
+      <c t="s">
+        <v>1408</v>
+      </c>
+      <c t="s">
+        <v>332</v>
+      </c>
+      <c t="s">
+        <v>718</v>
+      </c>
+      <c t="s">
+        <v>436</v>
       </c>
       <c s="5">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...4 lines deleted...]
-      <c s="2">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1409</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1409</v>
+      </c>
+      <c>
+        <v>1090</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>96</v>
+      </c>
+      <c t="s">
+        <v>1069</v>
+      </c>
+      <c t="s">
+        <v>227</v>
+      </c>
+      <c t="s">
+        <v>1318</v>
+      </c>
+      <c t="s">
+        <v>333</v>
+      </c>
+      <c s="5">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...56 lines deleted...]
-      <c t="s">
         <v>631</v>
       </c>
       <c t="s">
-        <v>226</v>
-[...17 lines deleted...]
-        <v>985</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>980</v>
       </c>
       <c r="M97">
         <v>1090</v>
       </c>
     </row>
     <row>
       <c>
         <v>97</v>
       </c>
       <c t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c t="s">
         <v>30</v>
       </c>
       <c t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c t="s">
         <v>891</v>
       </c>
       <c s="5">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...5 lines deleted...]
-        <v>1235</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1234</v>
       </c>
       <c r="M98">
         <v>1090</v>
       </c>
     </row>
     <row>
       <c>
         <v>98</v>
       </c>
       <c t="s">
         <v>892</v>
       </c>
       <c t="s">
         <v>893</v>
       </c>
       <c t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c t="s">
         <v>513</v>
       </c>
       <c s="5">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>43831</v>
       </c>
       <c>
         <v>1090</v>
       </c>
     </row>
     <row>
       <c>
         <v>99</v>
       </c>
       <c t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>437</v>
+      </c>
+      <c t="s">
+        <v>334</v>
+      </c>
+      <c t="s">
+        <v>207</v>
       </c>
       <c t="s">
         <v>719</v>
       </c>
       <c s="5">
         <v>43751</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...14 lines deleted...]
-        <v>1410</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1411</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1411</v>
       </c>
       <c>
         <v>1156</v>
       </c>
     </row>
     <row>
       <c>
         <v>100</v>
       </c>
       <c s="1" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>1402</v>
+        <v>633</v>
+      </c>
+      <c s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c t="s">
+        <v>1403</v>
       </c>
       <c t="s">
         <v>31</v>
       </c>
       <c s="5">
         <v>43709</v>
       </c>
       <c t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>1320</v>
+        <v>335</v>
+      </c>
+      <c t="s">
+        <v>1136</v>
+      </c>
+      <c t="s">
+        <v>1319</v>
       </c>
       <c r="M101">
         <v>1156</v>
       </c>
     </row>
     <row>
       <c>
         <v>101</v>
       </c>
       <c t="s">
         <v>894</v>
       </c>
       <c t="s">
         <v>720</v>
       </c>
       <c t="s">
-        <v>1307</v>
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>1235</v>
+      </c>
+      <c s="5">
+        <v>43466</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43466</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43466</v>
+      </c>
+      <c>
+        <v>1133</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>102</v>
+      </c>
+      <c t="s">
+        <v>721</v>
+      </c>
+      <c t="s">
+        <v>1413</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>1235</v>
+      </c>
+      <c s="5">
+        <v>43466</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1414</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>1133</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>103</v>
+      </c>
+      <c t="s">
+        <v>420</v>
+      </c>
+      <c t="s">
+        <v>1309</v>
+      </c>
+      <c t="s">
+        <v>522</v>
+      </c>
+      <c t="s">
+        <v>336</v>
+      </c>
+      <c s="5">
+        <v>43466</v>
+      </c>
+      <c t="s">
+        <v>1320</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>533</v>
+      </c>
+      <c t="s">
+        <v>1320</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>533</v>
+      </c>
+      <c t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>104</v>
+      </c>
+      <c t="s">
+        <v>723</v>
       </c>
       <c t="s">
         <v>1236</v>
       </c>
-      <c s="5">
-[...82 lines deleted...]
-        <v>43466</v>
+      <c t="s">
+        <v>207</v>
+      </c>
+      <c t="s">
+        <v>32</v>
+      </c>
+      <c s="5">
+        <v>43401</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>895</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>895</v>
+      </c>
+      <c>
+        <v>1103</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>105</v>
+      </c>
+      <c t="s">
+        <v>700</v>
+      </c>
+      <c t="s">
+        <v>896</v>
+      </c>
+      <c t="s">
+        <v>1145</v>
+      </c>
+      <c t="s">
+        <v>1415</v>
+      </c>
+      <c s="5">
+        <v>43282</v>
+      </c>
+      <c t="s">
+        <v>1052</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>43282</v>
+      </c>
+      <c t="s">
+        <v>1052</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>43282</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>106</v>
+      </c>
+      <c t="s">
+        <v>982</v>
+      </c>
+      <c t="s">
+        <v>337</v>
+      </c>
+      <c t="s">
+        <v>724</v>
+      </c>
+      <c t="s">
+        <v>634</v>
+      </c>
+      <c s="5">
+        <v>43282</v>
+      </c>
+      <c t="s">
+        <v>1071</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43282</v>
+      </c>
+      <c t="s">
+        <v>1071</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43282</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>107</v>
+      </c>
+      <c t="s">
+        <v>811</v>
+      </c>
+      <c t="s">
+        <v>725</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>228</v>
+      </c>
+      <c s="5">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1051</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1051</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c>
+        <v>1139</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>108</v>
+      </c>
+      <c t="s">
+        <v>33</v>
       </c>
       <c t="s">
         <v>1321</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...52 lines deleted...]
-        <v>895</v>
+        <v>1220</v>
+      </c>
+      <c t="s">
+        <v>438</v>
+      </c>
+      <c s="5">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>137</v>
+      </c>
+      <c t="s">
+        <v>34</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>137</v>
+      </c>
+      <c t="s">
+        <v>34</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
       </c>
       <c>
         <v>1103</v>
       </c>
     </row>
     <row>
       <c>
-        <v>105</v>
+        <v>109</v>
+      </c>
+      <c t="s">
+        <v>35</v>
+      </c>
+      <c t="s">
+        <v>1146</v>
+      </c>
+      <c t="s">
+        <v>317</v>
+      </c>
+      <c t="s">
+        <v>338</v>
+      </c>
+      <c s="5">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c>
+        <v>1135</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>110</v>
       </c>
       <c t="s">
         <v>700</v>
       </c>
       <c t="s">
         <v>896</v>
       </c>
       <c t="s">
-        <v>1146</v>
-[...159 lines deleted...]
-      <c t="s">
+        <v>1145</v>
+      </c>
+      <c t="s">
+        <v>138</v>
+      </c>
+      <c s="5">
+        <v>43101</v>
+      </c>
+      <c t="s">
+        <v>339</v>
+      </c>
+      <c t="s">
+        <v>1072</v>
+      </c>
+      <c s="2">
+        <v>43101</v>
+      </c>
+      <c t="s">
+        <v>339</v>
+      </c>
+      <c t="s">
+        <v>1072</v>
+      </c>
+      <c s="2">
+        <v>43101</v>
+      </c>
+      <c>
+        <v>1090</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>111</v>
+      </c>
+      <c t="s">
+        <v>412</v>
+      </c>
+      <c t="s">
+        <v>534</v>
+      </c>
+      <c t="s">
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>36</v>
+      </c>
+      <c s="5">
+        <v>43101</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
         <v>1147</v>
       </c>
       <c t="s">
-        <v>316</v>
-[...64 lines deleted...]
-        <v>43101</v>
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1147</v>
       </c>
       <c>
         <v>1090</v>
       </c>
     </row>
     <row>
       <c>
-        <v>111</v>
-[...39 lines deleted...]
-      <c>
         <v>112</v>
       </c>
       <c t="s">
-        <v>1415</v>
-[...5 lines deleted...]
-        <v>1415</v>
+        <v>1416</v>
+      </c>
+      <c t="s">
+        <v>139</v>
+      </c>
+      <c t="s">
+        <v>1416</v>
       </c>
       <c r="F113" s="5">
         <v>42986</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>42986</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>42986</v>
       </c>
       <c>
         <v>1086</v>
       </c>
     </row>
     <row>
       <c>
         <v>113</v>
       </c>
       <c t="s">
         <v>535</v>
       </c>
       <c t="s">
+        <v>1322</v>
+      </c>
+      <c t="s">
+        <v>897</v>
+      </c>
+      <c t="s">
+        <v>1417</v>
+      </c>
+      <c s="5">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1237</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>1078</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>114</v>
+      </c>
+      <c t="s">
+        <v>229</v>
+      </c>
+      <c t="s">
+        <v>1418</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>37</v>
+      </c>
+      <c s="5">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42979</v>
+      </c>
+      <c t="s">
         <v>1323</v>
       </c>
-      <c t="s">
-[...3 lines deleted...]
-        <v>1416</v>
+    </row>
+    <row>
+      <c>
+        <v>115</v>
+      </c>
+      <c t="s">
+        <v>635</v>
+      </c>
+      <c t="s">
+        <v>230</v>
+      </c>
+      <c t="s">
+        <v>231</v>
+      </c>
+      <c t="s">
+        <v>140</v>
       </c>
       <c s="5">
         <v>42979</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>1237</v>
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42979</v>
+      </c>
+      <c>
+        <v>1078</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>116</v>
+      </c>
+      <c t="s">
+        <v>898</v>
+      </c>
+      <c t="s">
+        <v>440</v>
+      </c>
+      <c t="s">
+        <v>441</v>
+      </c>
+      <c t="s">
+        <v>1148</v>
+      </c>
+      <c s="5">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>812</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>232</v>
+      </c>
+      <c t="s">
+        <v>812</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>442</v>
+      </c>
+      <c>
+        <v>1078</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>117</v>
+      </c>
+      <c t="s">
+        <v>1324</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>813</v>
+      </c>
+      <c t="s">
+        <v>340</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>118</v>
+      </c>
+      <c t="s">
+        <v>1073</v>
+      </c>
+      <c t="s">
+        <v>536</v>
+      </c>
+      <c t="s">
+        <v>537</v>
+      </c>
+      <c t="s">
+        <v>38</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1074</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c>
+        <v>1043</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>119</v>
+      </c>
+      <c t="s">
+        <v>636</v>
+      </c>
+      <c t="s">
+        <v>637</v>
+      </c>
+      <c t="s">
+        <v>522</v>
+      </c>
+      <c t="s">
+        <v>538</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1320</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>141</v>
+      </c>
+      <c t="s">
+        <v>1320</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>141</v>
+      </c>
+      <c t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>120</v>
+      </c>
+      <c t="s">
+        <v>341</v>
+      </c>
+      <c t="s">
+        <v>1238</v>
+      </c>
+      <c t="s">
+        <v>434</v>
+      </c>
+      <c t="s">
+        <v>726</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1325</v>
+      </c>
+      <c s="1" t="s">
+        <v>142</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1325</v>
+      </c>
+      <c s="1" t="s">
+        <v>142</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c>
+        <v>1054</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>121</v>
+      </c>
+      <c t="s">
+        <v>1239</v>
+      </c>
+      <c t="s">
+        <v>899</v>
+      </c>
+      <c t="s">
+        <v>727</v>
+      </c>
+      <c t="s">
+        <v>1326</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c s="1" t="s">
+        <v>539</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>638</v>
+      </c>
+      <c s="1" t="s">
+        <v>539</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>39</v>
+      </c>
+      <c>
+        <v>1054</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>122</v>
+      </c>
+      <c t="s">
+        <v>1240</v>
+      </c>
+      <c t="s">
+        <v>983</v>
+      </c>
+      <c t="s">
+        <v>540</v>
+      </c>
+      <c t="s">
+        <v>1327</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>142</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>142</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c>
+        <v>1054</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>123</v>
+      </c>
+      <c t="s">
+        <v>342</v>
+      </c>
+      <c t="s">
+        <v>143</v>
+      </c>
+      <c t="s">
+        <v>1241</v>
+      </c>
+      <c t="s">
+        <v>639</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>814</v>
+      </c>
+      <c s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c t="s">
+        <v>1074</v>
+      </c>
+      <c t="s">
+        <v>814</v>
+      </c>
+      <c s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c t="s">
+        <v>640</v>
+      </c>
+      <c>
+        <v>1024</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>124</v>
+      </c>
+      <c t="s">
+        <v>1242</v>
+      </c>
+      <c t="s">
+        <v>343</v>
+      </c>
+      <c t="s">
+        <v>1076</v>
+      </c>
+      <c t="s">
+        <v>726</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>144</v>
+      </c>
+      <c t="s">
+        <v>1072</v>
+      </c>
+      <c t="s">
+        <v>1074</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>1054</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>125</v>
+      </c>
+      <c t="s">
+        <v>641</v>
+      </c>
+      <c t="s">
+        <v>900</v>
+      </c>
+      <c t="s">
+        <v>1328</v>
+      </c>
+      <c t="s">
+        <v>233</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>40</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>638</v>
+      </c>
+      <c t="s">
+        <v>40</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>39</v>
+      </c>
+      <c>
+        <v>1054</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>126</v>
+      </c>
+      <c t="s">
+        <v>41</v>
+      </c>
+      <c t="s">
+        <v>445</v>
+      </c>
+      <c t="s">
+        <v>541</v>
+      </c>
+      <c t="s">
+        <v>42</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1077</v>
+      </c>
+      <c t="s">
+        <v>1072</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1077</v>
+      </c>
+      <c t="s">
+        <v>1072</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c>
+        <v>1024</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>127</v>
+      </c>
+      <c t="s">
+        <v>901</v>
+      </c>
+      <c t="s">
+        <v>234</v>
+      </c>
+      <c t="s">
+        <v>809</v>
+      </c>
+      <c t="s">
+        <v>42</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c>
+        <v>1024</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>128</v>
+      </c>
+      <c t="s">
+        <v>344</v>
+      </c>
+      <c t="s">
+        <v>728</v>
+      </c>
+      <c t="s">
+        <v>1329</v>
+      </c>
+      <c t="s">
+        <v>42</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>235</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>235</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c>
+        <v>1024</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>129</v>
+      </c>
+      <c t="s">
+        <v>700</v>
+      </c>
+      <c t="s">
+        <v>305</v>
+      </c>
+      <c t="s">
+        <v>1145</v>
+      </c>
+      <c t="s">
+        <v>1330</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>145</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>145</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c>
+        <v>1024</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>130</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c t="s">
+        <v>1209</v>
+      </c>
+      <c t="s">
+        <v>611</v>
+      </c>
+      <c t="s">
+        <v>642</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1244</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>236</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>1149</v>
+      </c>
+      <c t="s">
+        <v>643</v>
+      </c>
+      <c t="s">
+        <v>1331</v>
+      </c>
+      <c t="s">
+        <v>542</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>815</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>815</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>132</v>
+      </c>
+      <c s="1" t="s">
+        <v>237</v>
+      </c>
+      <c s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c t="s">
+        <v>729</v>
+      </c>
+      <c t="s">
+        <v>544</v>
+      </c>
+      <c s="5">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>133</v>
+      </c>
+      <c s="1" t="s">
+        <v>984</v>
+      </c>
+      <c s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c t="s">
+        <v>1245</v>
+      </c>
+      <c t="s">
+        <v>730</v>
+      </c>
+      <c s="5">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+      <c>
+        <v>1018</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>134</v>
+      </c>
+      <c s="1" t="s">
+        <v>43</v>
+      </c>
+      <c s="1" t="s">
+        <v>44</v>
+      </c>
+      <c t="s">
+        <v>1420</v>
+      </c>
+      <c t="s">
+        <v>446</v>
+      </c>
+      <c s="5">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+      <c>
+        <v>1018</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>135</v>
+      </c>
+      <c t="s">
+        <v>146</v>
+      </c>
+      <c t="s">
+        <v>816</v>
+      </c>
+      <c t="s">
+        <v>45</v>
+      </c>
+      <c t="s">
+        <v>545</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>136</v>
+      </c>
+      <c t="s">
+        <v>146</v>
+      </c>
+      <c t="s">
+        <v>902</v>
+      </c>
+      <c t="s">
+        <v>985</v>
+      </c>
+      <c t="s">
+        <v>546</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>137</v>
       </c>
       <c t="s">
         <v>986</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...62 lines deleted...]
-      <c t="s">
+        <v>1246</v>
+      </c>
+      <c t="s">
+        <v>1247</v>
+      </c>
+      <c t="s">
+        <v>903</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>238</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>987</v>
+      </c>
+      <c t="s">
+        <v>238</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>547</v>
+      </c>
+      <c t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>138</v>
+      </c>
+      <c t="s">
+        <v>817</v>
+      </c>
+      <c t="s">
+        <v>239</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1332</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>644</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1150</v>
+      </c>
+      <c t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row>
+      <c>
         <v>139</v>
       </c>
-      <c s="5">
-[...169 lines deleted...]
-      <c s="1" t="s">
+      <c t="s">
+        <v>412</v>
+      </c>
+      <c t="s">
+        <v>870</v>
+      </c>
+      <c t="s">
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>447</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
         <v>140</v>
       </c>
       <c t="s">
-        <v>1321</v>
-[...33 lines deleted...]
-      <c s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c t="s">
+        <v>240</v>
+      </c>
+      <c t="s">
+        <v>904</v>
+      </c>
+      <c t="s">
+        <v>345</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>46</v>
+      </c>
+      <c t="s">
+        <v>548</v>
+      </c>
+      <c t="s">
+        <v>644</v>
+      </c>
+      <c t="s">
+        <v>46</v>
+      </c>
+      <c t="s">
+        <v>548</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
         <v>141</v>
       </c>
-      <c s="2">
-[...61 lines deleted...]
-        <v>1240</v>
+      <c t="s">
+        <v>549</v>
+      </c>
+      <c t="s">
+        <v>905</v>
+      </c>
+      <c t="s">
+        <v>550</v>
+      </c>
+      <c t="s">
+        <v>345</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>142</v>
+      </c>
+      <c t="s">
+        <v>644</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>142</v>
+      </c>
+      <c t="s">
+        <v>448</v>
+      </c>
+      <c t="s">
+        <v>1421</v>
+      </c>
+      <c t="s">
+        <v>809</v>
+      </c>
+      <c t="s">
+        <v>345</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>731</v>
+      </c>
+      <c s="1" t="s">
+        <v>142</v>
+      </c>
+      <c t="s">
+        <v>644</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>143</v>
+      </c>
+      <c t="s">
+        <v>818</v>
+      </c>
+      <c t="s">
+        <v>732</v>
+      </c>
+      <c t="s">
+        <v>1080</v>
+      </c>
+      <c t="s">
+        <v>1422</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>142</v>
+      </c>
+      <c t="s">
+        <v>644</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>144</v>
+      </c>
+      <c t="s">
+        <v>645</v>
       </c>
       <c t="s">
         <v>988</v>
       </c>
       <c t="s">
-        <v>540</v>
-[...36 lines deleted...]
-      <c t="s">
+        <v>346</v>
+      </c>
+      <c t="s">
+        <v>148</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c t="s">
+        <v>1151</v>
+      </c>
+      <c t="s">
+        <v>644</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>145</v>
+      </c>
+      <c t="s">
+        <v>906</v>
+      </c>
+      <c t="s">
+        <v>1081</v>
+      </c>
+      <c t="s">
+        <v>1082</v>
+      </c>
+      <c t="s">
+        <v>345</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
         <v>142</v>
       </c>
-      <c t="s">
-[...21 lines deleted...]
-        <v>1077</v>
+      <c s="1" t="s">
+        <v>907</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>146</v>
+      </c>
+      <c t="s">
+        <v>149</v>
+      </c>
+      <c t="s">
+        <v>551</v>
+      </c>
+      <c t="s">
+        <v>733</v>
+      </c>
+      <c t="s">
+        <v>449</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>147</v>
+      </c>
+      <c t="s">
+        <v>817</v>
+      </c>
+      <c t="s">
+        <v>239</v>
+      </c>
+      <c t="s">
+        <v>611</v>
       </c>
       <c t="s">
         <v>642</v>
       </c>
-      <c>
-[...260 lines deleted...]
-        <v>611</v>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1244</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>236</v>
+      </c>
+      <c t="s">
+        <v>1244</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>47</v>
+      </c>
+      <c t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>148</v>
+      </c>
+      <c t="s">
+        <v>347</v>
+      </c>
+      <c t="s">
+        <v>450</v>
+      </c>
+      <c t="s">
+        <v>979</v>
+      </c>
+      <c t="s">
+        <v>345</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>142</v>
       </c>
       <c t="s">
         <v>644</v>
       </c>
-      <c s="5">
-[...18 lines deleted...]
-        <v>986</v>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>1001</v>
       </c>
     </row>
     <row>
       <c>
-        <v>131</v>
-[...80 lines deleted...]
-      <c s="1" t="s">
+        <v>149</v>
+      </c>
+      <c t="s">
+        <v>646</v>
+      </c>
+      <c t="s">
+        <v>908</v>
+      </c>
+      <c t="s">
+        <v>1248</v>
+      </c>
+      <c t="s">
+        <v>150</v>
+      </c>
+      <c s="5">
+        <v>42248</v>
+      </c>
+      <c t="s">
+        <v>1083</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>241</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>150</v>
+      </c>
+      <c t="s">
+        <v>1084</v>
+      </c>
+      <c t="s">
+        <v>552</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>150</v>
+      </c>
+      <c s="5">
+        <v>42248</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>647</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>991</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>151</v>
+      </c>
+      <c s="1" t="s">
+        <v>451</v>
+      </c>
+      <c s="1" t="s">
+        <v>734</v>
+      </c>
+      <c s="1" t="s">
+        <v>553</v>
+      </c>
+      <c t="s">
         <v>989</v>
       </c>
-      <c s="1" t="s">
-[...739 lines deleted...]
-      </c>
       <c s="5">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>42005</v>
       </c>
     </row>
     <row>
       <c>
         <v>152</v>
       </c>
       <c t="s">
         <v>522</v>
       </c>
       <c t="s">
-        <v>1310</v>
+        <v>1309</v>
       </c>
       <c t="s">
         <v>522</v>
       </c>
       <c t="s">
+        <v>1085</v>
+      </c>
+      <c s="5">
+        <v>42005</v>
+      </c>
+      <c t="s">
+        <v>1320</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42005</v>
+      </c>
+      <c t="s">
+        <v>1320</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42005</v>
+      </c>
+      <c>
+        <v>965</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>153</v>
+      </c>
+      <c t="s">
+        <v>242</v>
+      </c>
+      <c t="s">
+        <v>1249</v>
+      </c>
+      <c t="s">
+        <v>242</v>
+      </c>
+      <c t="s">
+        <v>1152</v>
+      </c>
+      <c s="5">
+        <v>42005</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c s="2">
+        <v>42005</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c s="2">
+        <v>42005</v>
+      </c>
+      <c>
+        <v>965</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>154</v>
+      </c>
+      <c t="s">
+        <v>1423</v>
+      </c>
+      <c t="s">
+        <v>1424</v>
+      </c>
+      <c t="s">
+        <v>348</v>
+      </c>
+      <c t="s">
+        <v>49</v>
+      </c>
+      <c s="5">
+        <v>42005</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c s="1" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>155</v>
+      </c>
+      <c t="s">
+        <v>452</v>
+      </c>
+      <c t="s">
+        <v>243</v>
+      </c>
+      <c t="s">
+        <v>1086</v>
+      </c>
+      <c t="s">
+        <v>49</v>
+      </c>
+      <c s="5">
+        <v>42005</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42005</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>42005</v>
+      </c>
+      <c>
+        <v>965</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>156</v>
+      </c>
+      <c t="s">
+        <v>453</v>
+      </c>
+      <c t="s">
+        <v>50</v>
+      </c>
+      <c t="s">
+        <v>1250</v>
+      </c>
+      <c t="s">
         <v>1087</v>
       </c>
       <c s="5">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>735</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>735</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c>
         <v>965</v>
       </c>
     </row>
     <row>
       <c>
-        <v>153</v>
-[...11 lines deleted...]
-        <v>1153</v>
+        <v>157</v>
+      </c>
+      <c t="s">
+        <v>736</v>
+      </c>
+      <c t="s">
+        <v>648</v>
+      </c>
+      <c t="s">
+        <v>990</v>
+      </c>
+      <c t="s">
+        <v>1251</v>
       </c>
       <c s="5">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c>
         <v>965</v>
       </c>
     </row>
     <row>
       <c>
-        <v>154</v>
-[...31 lines deleted...]
-      <c s="1" t="s">
+        <v>158</v>
+      </c>
+      <c t="s">
         <v>1154</v>
       </c>
-    </row>
-[...127 lines deleted...]
-      <c t="s">
+      <c t="s">
+        <v>51</v>
+      </c>
+      <c t="s">
+        <v>52</v>
+      </c>
+      <c t="s">
+        <v>737</v>
+      </c>
+      <c s="5">
+        <v>41961</v>
+      </c>
+      <c t="s">
+        <v>819</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>41961</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>159</v>
+      </c>
+      <c s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c s="1" t="s">
         <v>1155</v>
       </c>
       <c t="s">
-        <v>51</v>
-[...40 lines deleted...]
-        <v>1221</v>
+        <v>1220</v>
       </c>
       <c t="s">
         <v>554</v>
       </c>
       <c s="5">
         <v>41913</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41913</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41913</v>
       </c>
       <c>
         <v>958</v>
       </c>
     </row>
     <row>
       <c>
         <v>160</v>
       </c>
       <c s="1" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c s="1" t="s">
         <v>349</v>
       </c>
       <c t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>1089</v>
+      </c>
+      <c t="s">
+        <v>454</v>
       </c>
       <c s="5">
         <v>41913</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c t="s">
         <v>526</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41913</v>
       </c>
     </row>
     <row>
       <c>
         <v>161</v>
       </c>
       <c t="s">
+        <v>1337</v>
+      </c>
+      <c t="s">
+        <v>555</v>
+      </c>
+      <c t="s">
+        <v>979</v>
+      </c>
+      <c t="s">
+        <v>1425</v>
+      </c>
+      <c s="5">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>820</v>
+      </c>
+      <c s="2">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>947</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>162</v>
+      </c>
+      <c t="s">
+        <v>226</v>
+      </c>
+      <c t="s">
+        <v>738</v>
+      </c>
+      <c t="s">
+        <v>649</v>
+      </c>
+      <c t="s">
+        <v>650</v>
+      </c>
+      <c s="5">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>556</v>
+      </c>
+      <c s="2">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>947</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>163</v>
+      </c>
+      <c t="s">
+        <v>350</v>
+      </c>
+      <c t="s">
+        <v>991</v>
+      </c>
+      <c t="s">
+        <v>557</v>
+      </c>
+      <c t="s">
+        <v>1425</v>
+      </c>
+      <c s="5">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>151</v>
+      </c>
+      <c s="2">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>947</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>164</v>
+      </c>
+      <c t="s">
+        <v>244</v>
+      </c>
+      <c t="s">
+        <v>739</v>
+      </c>
+      <c t="s">
+        <v>351</v>
+      </c>
+      <c t="s">
+        <v>1425</v>
+      </c>
+      <c s="5">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c s="2">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c t="s">
+        <v>455</v>
+      </c>
+      <c>
+        <v>947</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>165</v>
+      </c>
+      <c t="s">
+        <v>992</v>
+      </c>
+      <c t="s">
+        <v>910</v>
+      </c>
+      <c t="s">
+        <v>558</v>
+      </c>
+      <c t="s">
+        <v>1425</v>
+      </c>
+      <c s="5">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c s="2">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c s="2">
+        <v>43647</v>
+      </c>
+      <c>
+        <v>947</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>166</v>
+      </c>
+      <c t="s">
+        <v>993</v>
+      </c>
+      <c t="s">
+        <v>651</v>
+      </c>
+      <c t="s">
+        <v>1252</v>
+      </c>
+      <c t="s">
+        <v>1425</v>
+      </c>
+      <c s="5">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c s="2">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c s="2">
+        <v>41821</v>
+      </c>
+      <c>
+        <v>947</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>167</v>
+      </c>
+      <c t="s">
+        <v>911</v>
+      </c>
+      <c t="s">
+        <v>821</v>
+      </c>
+      <c t="s">
+        <v>434</v>
+      </c>
+      <c t="s">
+        <v>1425</v>
+      </c>
+      <c s="5">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c s="2">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>947</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>168</v>
+      </c>
+      <c t="s">
+        <v>1338</v>
+      </c>
+      <c t="s">
+        <v>1253</v>
+      </c>
+      <c t="s">
+        <v>53</v>
+      </c>
+      <c t="s">
+        <v>1425</v>
+      </c>
+      <c s="5">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c s="2">
+        <v>41821</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c t="s">
+        <v>822</v>
+      </c>
+      <c>
+        <v>947</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>169</v>
+      </c>
+      <c t="s">
+        <v>1156</v>
+      </c>
+      <c t="s">
+        <v>352</v>
+      </c>
+      <c t="s">
+        <v>1254</v>
+      </c>
+      <c t="s">
         <v>1339</v>
       </c>
-      <c t="s">
-[...7 lines deleted...]
-      </c>
       <c s="5">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...327 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>353</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
       <c r="M170">
         <v>947</v>
       </c>
     </row>
     <row>
       <c>
         <v>170</v>
       </c>
       <c s="1" t="s">
         <v>823</v>
       </c>
       <c s="1" t="s">
         <v>1255</v>
       </c>
       <c t="s">
         <v>524</v>
       </c>
       <c t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c s="5">
         <v>41791</v>
       </c>
       <c t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41791</v>
       </c>
       <c t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41791</v>
       </c>
       <c>
         <v>944</v>
       </c>
     </row>
     <row>
       <c>
         <v>171</v>
       </c>
       <c t="s">
         <v>354</v>
       </c>
       <c t="s">
-        <v>999</v>
+        <v>994</v>
       </c>
       <c t="s">
         <v>524</v>
       </c>
       <c t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c s="5">
         <v>41791</v>
       </c>
       <c t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>41791</v>
       </c>
       <c t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>41791</v>
       </c>
       <c t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row>
       <c>
         <v>172</v>
       </c>
       <c t="s">
         <v>355</v>
       </c>
       <c t="s">
         <v>356</v>
       </c>
       <c t="s">
         <v>54</v>
       </c>
       <c t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c s="5">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c t="s">
         <v>55</v>
       </c>
       <c s="2">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c t="s">
         <v>55</v>
       </c>
       <c s="2">
         <v>41640</v>
       </c>
       <c>
         <v>926</v>
       </c>
     </row>
     <row>
       <c>
         <v>173</v>
       </c>
       <c s="1" t="s">
-        <v>1092</v>
-[...5 lines deleted...]
-        <v>1000</v>
+        <v>1090</v>
+      </c>
+      <c s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c t="s">
+        <v>995</v>
       </c>
       <c t="s">
         <v>1256</v>
       </c>
       <c s="5">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41640</v>
       </c>
     </row>
     <row>
       <c>
         <v>174</v>
       </c>
       <c t="s">
-        <v>244</v>
+        <v>245</v>
+      </c>
+      <c t="s">
+        <v>653</v>
+      </c>
+      <c t="s">
+        <v>56</v>
+      </c>
+      <c t="s">
+        <v>912</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>145</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>175</v>
+      </c>
+      <c t="s">
+        <v>913</v>
+      </c>
+      <c t="s">
+        <v>740</v>
+      </c>
+      <c t="s">
+        <v>824</v>
+      </c>
+      <c t="s">
+        <v>825</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1341</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>176</v>
+      </c>
+      <c t="s">
+        <v>1158</v>
+      </c>
+      <c t="s">
+        <v>996</v>
+      </c>
+      <c t="s">
+        <v>826</v>
+      </c>
+      <c t="s">
+        <v>741</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>353</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>177</v>
+      </c>
+      <c t="s">
+        <v>742</v>
+      </c>
+      <c t="s">
+        <v>870</v>
+      </c>
+      <c s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c t="s">
+        <v>559</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>178</v>
+      </c>
+      <c t="s">
+        <v>654</v>
+      </c>
+      <c t="s">
+        <v>458</v>
+      </c>
+      <c t="s">
+        <v>743</v>
+      </c>
+      <c t="s">
+        <v>912</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>179</v>
       </c>
       <c t="s">
         <v>655</v>
       </c>
       <c t="s">
-        <v>56</v>
+        <v>1427</v>
+      </c>
+      <c t="s">
+        <v>1342</v>
       </c>
       <c t="s">
         <v>912</v>
       </c>
       <c s="5">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...11 lines deleted...]
-        <v>520</v>
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
       </c>
       <c s="2">
         <v>41640</v>
       </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
       <c>
         <v>926</v>
       </c>
     </row>
     <row>
       <c>
-        <v>175</v>
-[...11 lines deleted...]
-        <v>825</v>
+        <v>180</v>
+      </c>
+      <c t="s">
+        <v>997</v>
+      </c>
+      <c t="s">
+        <v>357</v>
+      </c>
+      <c t="s">
+        <v>246</v>
+      </c>
+      <c t="s">
+        <v>912</v>
       </c>
       <c s="5">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...11 lines deleted...]
-        <v>1208</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>48</v>
       </c>
       <c s="2">
         <v>41640</v>
       </c>
       <c>
         <v>926</v>
       </c>
     </row>
     <row>
       <c>
-        <v>176</v>
-[...11 lines deleted...]
-        <v>741</v>
+        <v>181</v>
+      </c>
+      <c t="s">
+        <v>1091</v>
+      </c>
+      <c t="s">
+        <v>656</v>
+      </c>
+      <c t="s">
+        <v>531</v>
+      </c>
+      <c t="s">
+        <v>912</v>
       </c>
       <c s="5">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>560</v>
+      </c>
+      <c t="s">
+        <v>827</v>
       </c>
       <c s="2">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>926</v>
       </c>
     </row>
     <row>
       <c>
-        <v>177</v>
-[...11 lines deleted...]
-        <v>559</v>
+        <v>182</v>
+      </c>
+      <c t="s">
+        <v>561</v>
+      </c>
+      <c t="s">
+        <v>914</v>
+      </c>
+      <c t="s">
+        <v>998</v>
+      </c>
+      <c t="s">
+        <v>912</v>
       </c>
       <c s="5">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="2">
         <v>41640</v>
       </c>
       <c>
         <v>926</v>
       </c>
     </row>
     <row>
       <c>
-        <v>178</v>
-[...203 lines deleted...]
-      <c>
         <v>183</v>
       </c>
       <c t="s">
         <v>57</v>
       </c>
       <c t="s">
         <v>828</v>
       </c>
       <c t="s">
-        <v>1427</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>1428</v>
+      </c>
+      <c t="s">
+        <v>459</v>
       </c>
       <c s="5">
         <v>41614</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c t="s">
         <v>55</v>
       </c>
       <c s="2">
         <v>41614</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c t="s">
         <v>55</v>
       </c>
       <c s="2">
         <v>41614</v>
       </c>
     </row>
     <row>
       <c>
         <v>184</v>
       </c>
       <c t="s">
         <v>562</v>
       </c>
       <c t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c t="s">
         <v>897</v>
       </c>
       <c t="s">
         <v>58</v>
       </c>
       <c s="5">
         <v>41487</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41487</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41487</v>
       </c>
       <c>
         <v>914</v>
       </c>
     </row>
     <row>
       <c>
         <v>185</v>
       </c>
       <c s="1" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>1004</v>
+        <v>247</v>
+      </c>
+      <c s="1" t="s">
+        <v>999</v>
       </c>
       <c t="s">
         <v>1257</v>
       </c>
       <c t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c s="5">
         <v>41487</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41487</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41487</v>
       </c>
       <c>
         <v>914</v>
       </c>
     </row>
     <row>
       <c>
         <v>186</v>
       </c>
       <c s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c s="1" t="s">
         <v>829</v>
       </c>
       <c t="s">
-        <v>1307</v>
-[...1 lines deleted...]
-      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>1159</v>
+      </c>
+      <c s="5">
+        <v>41275</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1136</v>
+      </c>
+      <c s="1" t="s">
         <v>1160</v>
       </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>187</v>
+      </c>
+      <c s="1" t="s">
+        <v>563</v>
+      </c>
+      <c s="1" t="s">
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>1159</v>
+      </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...43 lines deleted...]
-        <v>1137</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1136</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1137</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1136</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c t="s">
         <v>915</v>
       </c>
     </row>
     <row>
       <c>
         <v>188</v>
       </c>
       <c s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c s="1" t="s">
         <v>565</v>
       </c>
       <c t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c t="s">
         <v>1258</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41640</v>
       </c>
       <c>
         <v>866</v>
       </c>
     </row>
     <row>
       <c>
         <v>189</v>
       </c>
       <c s="1" t="s">
         <v>566</v>
       </c>
       <c s="1" t="s">
         <v>1259</v>
       </c>
       <c t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>1345</v>
+        <v>317</v>
+      </c>
+      <c t="s">
+        <v>1343</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c>
         <v>872</v>
       </c>
     </row>
     <row>
       <c>
         <v>190</v>
       </c>
       <c s="1" t="s">
         <v>59</v>
       </c>
       <c s="1" t="s">
-        <v>1430</v>
-[...4 lines deleted...]
-      <c t="s">
         <v>1431</v>
       </c>
+      <c t="s">
+        <v>657</v>
+      </c>
+      <c t="s">
+        <v>1432</v>
+      </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>745</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1432</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1433</v>
       </c>
       <c>
         <v>872</v>
       </c>
     </row>
     <row>
       <c>
         <v>191</v>
       </c>
       <c t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>420</v>
+      </c>
+      <c t="s">
+        <v>248</v>
       </c>
       <c t="s">
         <v>522</v>
       </c>
       <c t="s">
-        <v>1346</v>
+        <v>1344</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1320</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1320</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c>
         <v>858</v>
       </c>
     </row>
     <row>
       <c>
         <v>192</v>
       </c>
       <c t="s">
         <v>916</v>
       </c>
       <c t="s">
         <v>917</v>
       </c>
       <c t="s">
         <v>702</v>
       </c>
       <c t="s">
         <v>567</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>60</v>
       </c>
       <c s="3">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>858</v>
       </c>
     </row>
     <row>
       <c>
         <v>193</v>
       </c>
       <c t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>1433</v>
+        <v>249</v>
+      </c>
+      <c t="s">
+        <v>1434</v>
       </c>
       <c t="s">
         <v>830</v>
       </c>
       <c t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...11 lines deleted...]
-        <v>1435</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c s="1" t="s">
+        <v>1436</v>
       </c>
       <c t="s">
         <v>568</v>
       </c>
       <c>
         <v>858</v>
       </c>
     </row>
     <row>
       <c>
         <v>194</v>
       </c>
       <c t="s">
-        <v>1347</v>
+        <v>1345</v>
       </c>
       <c t="s">
         <v>1260</v>
       </c>
       <c t="s">
         <v>918</v>
       </c>
       <c t="s">
         <v>569</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...14 lines deleted...]
-        <v>1005</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c s="1" t="s">
+        <v>1000</v>
       </c>
     </row>
     <row>
       <c>
         <v>195</v>
       </c>
       <c t="s">
         <v>570</v>
       </c>
       <c t="s">
         <v>831</v>
       </c>
       <c t="s">
-        <v>1436</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>1437</v>
+      </c>
+      <c t="s">
+        <v>461</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>832</v>
       </c>
       <c s="3">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>832</v>
       </c>
       <c s="3">
         <v>41091</v>
       </c>
       <c>
         <v>911</v>
       </c>
     </row>
     <row>
       <c>
         <v>196</v>
       </c>
       <c t="s">
         <v>571</v>
       </c>
       <c t="s">
-        <v>1006</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>1001</v>
+      </c>
+      <c t="s">
+        <v>250</v>
+      </c>
+      <c t="s">
+        <v>461</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>1261</v>
       </c>
       <c s="3">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>197</v>
       </c>
       <c s="1" t="s">
-        <v>1348</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>1346</v>
+      </c>
+      <c s="1" t="s">
+        <v>1438</v>
       </c>
       <c t="s">
         <v>610</v>
       </c>
       <c t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>919</v>
       </c>
       <c s="1" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1161</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>919</v>
       </c>
       <c s="1" t="s">
         <v>746</v>
       </c>
     </row>
     <row>
       <c>
         <v>198</v>
       </c>
       <c t="s">
         <v>1262</v>
       </c>
       <c t="s">
-        <v>1094</v>
-[...5 lines deleted...]
-        <v>1007</v>
+        <v>1092</v>
+      </c>
+      <c t="s">
+        <v>1057</v>
+      </c>
+      <c t="s">
+        <v>1002</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="1" t="s">
         <v>920</v>
       </c>
       <c s="3">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>199</v>
       </c>
       <c t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c t="s">
         <v>358</v>
       </c>
       <c t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1438</v>
+        <v>251</v>
+      </c>
+      <c s="1" t="s">
+        <v>1439</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>200</v>
       </c>
       <c t="s">
-        <v>1349</v>
-[...5 lines deleted...]
-        <v>1439</v>
+        <v>1347</v>
+      </c>
+      <c t="s">
+        <v>1348</v>
+      </c>
+      <c t="s">
+        <v>1440</v>
       </c>
       <c s="1" t="s">
         <v>359</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
         <v>339</v>
       </c>
       <c t="s">
-        <v>251</v>
-[...11 lines deleted...]
-        <v>986</v>
+        <v>252</v>
+      </c>
+      <c s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>201</v>
       </c>
       <c t="s">
         <v>1263</v>
       </c>
       <c t="s">
         <v>360</v>
       </c>
       <c t="s">
         <v>361</v>
       </c>
       <c t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>1009</v>
-[...14 lines deleted...]
-        <v>986</v>
+        <v>1004</v>
+      </c>
+      <c t="s">
+        <v>1005</v>
+      </c>
+      <c s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>202</v>
       </c>
       <c t="s">
-        <v>1095</v>
-[...4 lines deleted...]
-      <c s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c t="s">
         <v>253</v>
       </c>
       <c s="1" t="s">
-        <v>1012</v>
+        <v>254</v>
+      </c>
+      <c s="1" t="s">
+        <v>1007</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>1164</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>1163</v>
+      </c>
+      <c t="s">
+        <v>255</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>203</v>
       </c>
       <c t="s">
-        <v>460</v>
-[...8 lines deleted...]
-        <v>1351</v>
+        <v>462</v>
+      </c>
+      <c t="s">
+        <v>463</v>
+      </c>
+      <c t="s">
+        <v>658</v>
+      </c>
+      <c t="s">
+        <v>1349</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>144</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>144</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
     </row>
     <row>
       <c>
         <v>204</v>
       </c>
       <c t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>256</v>
+      </c>
+      <c t="s">
+        <v>1164</v>
+      </c>
+      <c t="s">
+        <v>464</v>
       </c>
       <c t="s">
         <v>1264</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>205</v>
       </c>
       <c t="s">
-        <v>1352</v>
-[...8 lines deleted...]
-        <v>1096</v>
+        <v>1350</v>
+      </c>
+      <c t="s">
+        <v>1165</v>
+      </c>
+      <c t="s">
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>1094</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
     </row>
     <row>
       <c>
         <v>206</v>
       </c>
       <c t="s">
         <v>747</v>
       </c>
       <c t="s">
         <v>362</v>
       </c>
       <c t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>1167</v>
+        <v>257</v>
+      </c>
+      <c t="s">
+        <v>1166</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>881</v>
       </c>
     </row>
     <row>
       <c>
         <v>207</v>
       </c>
       <c s="1" t="s">
-        <v>1353</v>
-[...8 lines deleted...]
-        <v>463</v>
+        <v>1351</v>
+      </c>
+      <c s="1" t="s">
+        <v>258</v>
+      </c>
+      <c t="s">
+        <v>1008</v>
+      </c>
+      <c t="s">
+        <v>465</v>
       </c>
       <c s="5">
         <v>40756</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41122</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>41122</v>
       </c>
       <c>
         <v>832</v>
       </c>
     </row>
     <row>
       <c>
         <v>208</v>
       </c>
       <c s="1" t="s">
         <v>1265</v>
       </c>
       <c s="1" t="s">
-        <v>1354</v>
-[...5 lines deleted...]
-        <v>1168</v>
+        <v>1352</v>
+      </c>
+      <c t="s">
+        <v>1009</v>
+      </c>
+      <c t="s">
+        <v>1167</v>
       </c>
       <c s="5">
         <v>40756</v>
       </c>
       <c t="s">
-        <v>1355</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1353</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40756</v>
       </c>
       <c t="s">
-        <v>1355</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1353</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40756</v>
       </c>
     </row>
     <row>
       <c>
         <v>209</v>
       </c>
       <c s="1" t="s">
-        <v>1356</v>
-[...8 lines deleted...]
-        <v>465</v>
+        <v>1354</v>
+      </c>
+      <c s="1" t="s">
+        <v>466</v>
+      </c>
+      <c t="s">
+        <v>259</v>
+      </c>
+      <c t="s">
+        <v>467</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
     </row>
     <row>
       <c>
         <v>210</v>
       </c>
       <c s="1" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>1015</v>
+        <v>659</v>
+      </c>
+      <c s="1" t="s">
+        <v>260</v>
+      </c>
+      <c t="s">
+        <v>1010</v>
       </c>
       <c t="s">
         <v>572</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>1097</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c s="1" t="s">
+        <v>1095</v>
       </c>
       <c s="1" t="s">
         <v>833</v>
       </c>
       <c t="s">
         <v>34</v>
       </c>
       <c s="1" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
     </row>
     <row>
       <c>
         <v>211</v>
       </c>
       <c t="s">
         <v>748</v>
       </c>
       <c t="s">
         <v>61</v>
       </c>
       <c t="s">
-        <v>1357</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>1355</v>
+      </c>
+      <c t="s">
+        <v>468</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>62</v>
       </c>
       <c t="s">
         <v>63</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>62</v>
       </c>
       <c t="s">
         <v>63</v>
       </c>
     </row>
     <row>
       <c>
         <v>212</v>
       </c>
       <c t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c t="s">
         <v>921</v>
       </c>
       <c t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>1169</v>
+        <v>261</v>
+      </c>
+      <c t="s">
+        <v>1168</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1341</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1341</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c t="s">
         <v>834</v>
       </c>
     </row>
     <row>
       <c>
         <v>213</v>
       </c>
       <c t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>262</v>
+      </c>
+      <c t="s">
+        <v>262</v>
       </c>
       <c t="s">
         <v>64</v>
       </c>
       <c s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
         <v>705</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
         <v>705</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>1099</v>
+        <v>1097</v>
       </c>
     </row>
     <row>
       <c>
         <v>214</v>
       </c>
       <c t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>1441</v>
+        <v>660</v>
+      </c>
+      <c t="s">
+        <v>1442</v>
       </c>
       <c t="s">
         <v>348</v>
       </c>
       <c t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1358</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>1356</v>
       </c>
       <c s="1" t="s">
         <v>65</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>1100</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>154</v>
+      </c>
+      <c s="1" t="s">
+        <v>1098</v>
       </c>
       <c>
         <v>907</v>
       </c>
     </row>
     <row>
       <c>
         <v>215</v>
       </c>
       <c t="s">
         <v>922</v>
       </c>
       <c t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c t="s">
         <v>348</v>
       </c>
       <c t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>263</v>
       </c>
       <c s="3">
         <v>40725</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>263</v>
       </c>
       <c s="1" t="s">
         <v>66</v>
       </c>
       <c>
         <v>838</v>
       </c>
     </row>
     <row>
       <c>
         <v>216</v>
       </c>
       <c t="s">
         <v>749</v>
       </c>
       <c t="s">
         <v>67</v>
       </c>
       <c t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>264</v>
+      </c>
+      <c t="s">
+        <v>469</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>969</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>969</v>
-[...5 lines deleted...]
-        <v>1016</v>
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1011</v>
       </c>
     </row>
     <row>
       <c>
         <v>217</v>
       </c>
       <c t="s">
-        <v>1017</v>
+        <v>1012</v>
       </c>
       <c t="s">
         <v>363</v>
       </c>
       <c t="s">
         <v>68</v>
       </c>
       <c s="1" t="s">
-        <v>1359</v>
+        <v>1357</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
     </row>
     <row>
       <c>
         <v>218</v>
       </c>
       <c t="s">
         <v>69</v>
       </c>
       <c t="s">
         <v>835</v>
       </c>
       <c t="s">
         <v>364</v>
       </c>
       <c t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
     </row>
     <row>
       <c>
         <v>219</v>
       </c>
       <c s="1" t="s">
         <v>1266</v>
       </c>
       <c s="1" t="s">
-        <v>1101</v>
-[...5 lines deleted...]
-        <v>1170</v>
+        <v>1099</v>
+      </c>
+      <c t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>1169</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>1009</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>1004</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>1009</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>1004</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c>
         <v>810</v>
       </c>
     </row>
     <row>
       <c>
         <v>220</v>
       </c>
       <c s="1" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>1171</v>
+        <v>265</v>
+      </c>
+      <c s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c t="s">
+        <v>1100</v>
+      </c>
+      <c t="s">
+        <v>266</v>
+      </c>
+      <c s="5">
+        <v>40360</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1267</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1267</v>
+      </c>
+      <c t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>221</v>
       </c>
       <c t="s">
         <v>923</v>
       </c>
       <c t="s">
-        <v>265</v>
+        <v>750</v>
+      </c>
+      <c t="s">
+        <v>809</v>
+      </c>
+      <c t="s">
+        <v>469</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...39 lines deleted...]
-      <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>222</v>
       </c>
       <c t="s">
-        <v>1018</v>
+        <v>1013</v>
       </c>
       <c t="s">
         <v>365</v>
       </c>
       <c t="s">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>979</v>
+      </c>
+      <c t="s">
+        <v>469</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>223</v>
       </c>
       <c t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c t="s">
         <v>70</v>
       </c>
       <c t="s">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>979</v>
+      </c>
+      <c t="s">
+        <v>469</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>62</v>
       </c>
       <c t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>1171</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>62</v>
       </c>
       <c t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
     </row>
     <row>
       <c>
         <v>224</v>
       </c>
       <c t="s">
         <v>573</v>
       </c>
       <c t="s">
-        <v>1360</v>
+        <v>1358</v>
       </c>
       <c t="s">
         <v>366</v>
       </c>
       <c t="s">
-        <v>1019</v>
+        <v>1014</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>225</v>
       </c>
       <c t="s">
         <v>1268</v>
       </c>
       <c t="s">
+        <v>924</v>
+      </c>
+      <c t="s">
+        <v>1359</v>
+      </c>
+      <c t="s">
         <v>925</v>
       </c>
-      <c t="s">
-[...4 lines deleted...]
-      </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
     </row>
     <row>
       <c>
         <v>226</v>
       </c>
       <c t="s">
         <v>367</v>
       </c>
       <c t="s">
         <v>574</v>
       </c>
       <c t="s">
         <v>71</v>
       </c>
       <c t="s">
-        <v>1362</v>
+        <v>1360</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...14 lines deleted...]
-        <v>468</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>155</v>
+      </c>
+      <c t="s">
+        <v>470</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>155</v>
+      </c>
+      <c t="s">
+        <v>470</v>
       </c>
       <c t="s">
         <v>368</v>
       </c>
     </row>
     <row>
       <c>
         <v>227</v>
       </c>
       <c t="s">
         <v>1269</v>
       </c>
       <c t="s">
-        <v>1020</v>
-[...5 lines deleted...]
-        <v>1362</v>
+        <v>1015</v>
+      </c>
+      <c t="s">
+        <v>1172</v>
+      </c>
+      <c t="s">
+        <v>1360</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c t="s">
         <v>368</v>
       </c>
     </row>
     <row>
       <c>
         <v>228</v>
       </c>
       <c t="s">
         <v>751</v>
       </c>
       <c t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c t="s">
         <v>837</v>
       </c>
       <c t="s">
-        <v>1362</v>
+        <v>1360</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
         <v>368</v>
       </c>
     </row>
     <row>
       <c>
         <v>229</v>
       </c>
       <c t="s">
-        <v>469</v>
+        <v>575</v>
       </c>
       <c t="s">
         <v>752</v>
       </c>
       <c t="s">
         <v>837</v>
       </c>
       <c t="s">
-        <v>1362</v>
+        <v>1360</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
         <v>368</v>
       </c>
     </row>
     <row>
       <c>
         <v>230</v>
       </c>
       <c t="s">
-        <v>927</v>
-[...8 lines deleted...]
-        <v>1362</v>
+        <v>926</v>
+      </c>
+      <c t="s">
+        <v>663</v>
+      </c>
+      <c t="s">
+        <v>156</v>
+      </c>
+      <c t="s">
+        <v>1360</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c t="s">
         <v>72</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c t="s">
         <v>72</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c>
         <v>668</v>
       </c>
     </row>
     <row>
       <c>
         <v>231</v>
       </c>
       <c t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>1021</v>
+        <v>576</v>
+      </c>
+      <c t="s">
+        <v>124</v>
+      </c>
+      <c t="s">
+        <v>1016</v>
       </c>
       <c t="s">
         <v>838</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c t="s">
         <v>73</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>232</v>
       </c>
       <c t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c t="s">
         <v>871</v>
       </c>
       <c t="s">
         <v>74</v>
       </c>
       <c t="s">
         <v>753</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c t="s">
         <v>73</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>233</v>
       </c>
       <c t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>1022</v>
+        <v>576</v>
+      </c>
+      <c t="s">
+        <v>124</v>
+      </c>
+      <c t="s">
+        <v>1017</v>
       </c>
       <c t="s">
         <v>75</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>234</v>
       </c>
       <c t="s">
-        <v>1443</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>1444</v>
+      </c>
+      <c t="s">
+        <v>927</v>
       </c>
       <c t="s">
         <v>157</v>
       </c>
+      <c t="s">
+        <v>158</v>
+      </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>235</v>
       </c>
       <c t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c t="s">
         <v>754</v>
       </c>
       <c t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>267</v>
+      </c>
+      <c t="s">
+        <v>158</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>236</v>
       </c>
       <c t="s">
-        <v>1363</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>1361</v>
+      </c>
+      <c t="s">
+        <v>664</v>
       </c>
       <c s="1" t="s">
         <v>755</v>
       </c>
       <c s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c t="s">
         <v>55</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>821</v>
       </c>
     </row>
     <row>
       <c>
         <v>237</v>
       </c>
       <c s="1" t="s">
-        <v>267</v>
-[...4 lines deleted...]
-      <c t="s">
+        <v>268</v>
+      </c>
+      <c s="1" t="s">
         <v>160</v>
       </c>
       <c t="s">
+        <v>161</v>
+      </c>
+      <c t="s">
         <v>1270</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c>
         <v>682</v>
       </c>
     </row>
     <row>
       <c>
         <v>238</v>
       </c>
       <c t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c t="s">
         <v>1271</v>
       </c>
       <c t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>1446</v>
+        <v>809</v>
+      </c>
+      <c t="s">
+        <v>1447</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...8 lines deleted...]
-        <v>437</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>62</v>
       </c>
       <c s="1" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c>
         <v>794</v>
       </c>
     </row>
     <row>
       <c>
         <v>239</v>
       </c>
       <c t="s">
         <v>839</v>
       </c>
       <c t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c t="s">
         <v>1272</v>
       </c>
       <c t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
         <v>240</v>
       </c>
       <c s="1" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c s="1" t="s">
         <v>756</v>
       </c>
       <c t="s">
         <v>840</v>
       </c>
       <c t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>577</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>577</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
         <v>241</v>
       </c>
       <c t="s">
-        <v>1017</v>
+        <v>1012</v>
       </c>
       <c t="s">
         <v>363</v>
       </c>
       <c t="s">
         <v>68</v>
       </c>
       <c s="1" t="s">
         <v>369</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
         <v>242</v>
       </c>
       <c t="s">
         <v>511</v>
       </c>
       <c t="s">
         <v>921</v>
       </c>
       <c t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
       <c s="1" t="s">
         <v>1273</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>1343</v>
+        <v>1341</v>
       </c>
       <c s="1" t="s">
         <v>76</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>1343</v>
+        <v>1341</v>
       </c>
       <c s="1" t="s">
         <v>76</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
         <v>243</v>
       </c>
       <c t="s">
-        <v>1447</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>1448</v>
+      </c>
+      <c t="s">
+        <v>471</v>
       </c>
       <c t="s">
         <v>370</v>
       </c>
       <c t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c t="s">
         <v>371</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
         <v>244</v>
       </c>
       <c t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c t="s">
         <v>534</v>
       </c>
       <c t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>162</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
         <v>245</v>
       </c>
       <c t="s">
-        <v>930</v>
-[...8 lines deleted...]
-        <v>1446</v>
+        <v>929</v>
+      </c>
+      <c t="s">
+        <v>665</v>
+      </c>
+      <c t="s">
+        <v>1362</v>
+      </c>
+      <c t="s">
+        <v>1447</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>62</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>62</v>
       </c>
       <c s="1" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
     </row>
     <row>
       <c>
         <v>246</v>
       </c>
       <c t="s">
         <v>841</v>
       </c>
       <c t="s">
-        <v>931</v>
-[...5 lines deleted...]
-        <v>1446</v>
+        <v>930</v>
+      </c>
+      <c t="s">
+        <v>960</v>
+      </c>
+      <c t="s">
+        <v>1447</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>62</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>62</v>
       </c>
       <c s="1" t="s">
         <v>372</v>
       </c>
       <c>
         <v>811</v>
       </c>
     </row>
     <row>
       <c>
         <v>247</v>
       </c>
       <c t="s">
-        <v>1365</v>
-[...8 lines deleted...]
-        <v>1446</v>
+        <v>1363</v>
+      </c>
+      <c t="s">
+        <v>578</v>
+      </c>
+      <c t="s">
+        <v>434</v>
+      </c>
+      <c t="s">
+        <v>1447</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>932</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>931</v>
       </c>
     </row>
     <row>
       <c>
         <v>248</v>
       </c>
       <c t="s">
         <v>69</v>
       </c>
       <c t="s">
         <v>835</v>
       </c>
       <c t="s">
         <v>364</v>
       </c>
       <c t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c s="5">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39995</v>
       </c>
     </row>
     <row>
       <c>
         <v>249</v>
       </c>
       <c t="s">
-        <v>1017</v>
+        <v>1012</v>
       </c>
       <c t="s">
         <v>363</v>
       </c>
       <c t="s">
         <v>68</v>
       </c>
       <c s="1" t="s">
         <v>77</v>
       </c>
       <c s="5">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c s="3">
         <v>39995</v>
       </c>
     </row>
     <row>
       <c>
         <v>250</v>
       </c>
       <c t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c t="s">
         <v>757</v>
       </c>
       <c t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1176</v>
+        <v>1364</v>
+      </c>
+      <c t="s">
+        <v>1175</v>
       </c>
       <c s="5">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>668</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>251</v>
       </c>
       <c s="1" t="s">
-        <v>1448</v>
-[...8 lines deleted...]
-        <v>162</v>
+        <v>373</v>
+      </c>
+      <c s="1" t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>1019</v>
+      </c>
+      <c t="s">
+        <v>1176</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>271</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>271</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39814</v>
       </c>
       <c t="s">
         <v>78</v>
       </c>
     </row>
     <row>
       <c>
         <v>252</v>
       </c>
       <c t="s">
         <v>1274</v>
       </c>
       <c t="s">
         <v>163</v>
       </c>
       <c t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c t="s">
         <v>1275</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c s="3">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c s="3">
         <v>39814</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>253</v>
       </c>
       <c t="s">
         <v>164</v>
       </c>
       <c t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c t="s">
         <v>1177</v>
       </c>
       <c t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>254</v>
       </c>
       <c t="s">
         <v>758</v>
       </c>
       <c t="s">
         <v>1449</v>
       </c>
       <c t="s">
         <v>79</v>
       </c>
       <c t="s">
         <v>1178</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...14 lines deleted...]
-        <v>373</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>375</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>375</v>
       </c>
       <c>
         <v>633</v>
       </c>
     </row>
     <row>
       <c>
         <v>255</v>
       </c>
       <c t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>667</v>
+      </c>
+      <c t="s">
+        <v>842</v>
       </c>
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>1178</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>80</v>
       </c>
       <c t="s">
-        <v>373</v>
-[...11 lines deleted...]
-        <v>1367</v>
+        <v>375</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1365</v>
       </c>
     </row>
     <row>
       <c>
         <v>256</v>
       </c>
       <c t="s">
-        <v>1368</v>
-[...8 lines deleted...]
-        <v>157</v>
+        <v>1366</v>
+      </c>
+      <c t="s">
+        <v>668</v>
+      </c>
+      <c t="s">
+        <v>473</v>
+      </c>
+      <c t="s">
+        <v>158</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>257</v>
       </c>
       <c t="s">
-        <v>1369</v>
+        <v>1367</v>
       </c>
       <c t="s">
         <v>1276</v>
       </c>
       <c t="s">
-        <v>1370</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>1368</v>
+      </c>
+      <c t="s">
+        <v>933</v>
       </c>
       <c s="5">
         <v>39783</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39783</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39783</v>
       </c>
       <c>
         <v>707</v>
       </c>
     </row>
     <row>
       <c>
         <v>258</v>
       </c>
       <c t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c t="s">
         <v>1277</v>
       </c>
       <c t="s">
         <v>1278</v>
       </c>
       <c t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c s="5">
         <v>39783</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39783</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39783</v>
       </c>
       <c>
         <v>707</v>
       </c>
     </row>
     <row>
       <c>
         <v>259</v>
       </c>
       <c t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
       <c t="s">
         <v>1450</v>
       </c>
       <c t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>1022</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c s="5">
         <v>39708</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39708</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39708</v>
       </c>
       <c t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row>
       <c>
         <v>260</v>
       </c>
       <c t="s">
         <v>1279</v>
       </c>
       <c t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>377</v>
+      </c>
+      <c t="s">
+        <v>580</v>
+      </c>
+      <c t="s">
+        <v>273</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c t="s">
         <v>55</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>261</v>
       </c>
       <c t="s">
-        <v>473</v>
-[...8 lines deleted...]
-        <v>670</v>
+        <v>474</v>
+      </c>
+      <c t="s">
+        <v>1209</v>
+      </c>
+      <c t="s">
+        <v>843</v>
+      </c>
+      <c t="s">
+        <v>669</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
         <v>1244</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
         <v>1244</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>262</v>
       </c>
       <c t="s">
         <v>165</v>
       </c>
       <c t="s">
         <v>1179</v>
       </c>
       <c t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>1371</v>
+        <v>844</v>
+      </c>
+      <c t="s">
+        <v>1369</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c s="1" t="s">
+        <v>934</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>263</v>
+      </c>
+      <c t="s">
+        <v>935</v>
+      </c>
+      <c t="s">
+        <v>1023</v>
+      </c>
+      <c t="s">
         <v>936</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...25 lines deleted...]
-        <v>157</v>
+        <v>158</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
         <v>560</v>
       </c>
       <c t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>939</v>
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>937</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>264</v>
       </c>
       <c t="s">
         <v>81</v>
       </c>
       <c t="s">
         <v>1451</v>
       </c>
       <c t="s">
-        <v>1372</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>1370</v>
+      </c>
+      <c t="s">
+        <v>158</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>265</v>
       </c>
       <c t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>576</v>
+      </c>
+      <c t="s">
+        <v>124</v>
       </c>
       <c t="s">
         <v>1452</v>
       </c>
       <c t="s">
         <v>75</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>266</v>
       </c>
       <c t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c t="s">
         <v>1453</v>
       </c>
       <c t="s">
         <v>1280</v>
       </c>
       <c s="1" t="s">
-        <v>1373</v>
+        <v>1371</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1341</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>1341</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>267</v>
       </c>
       <c t="s">
         <v>573</v>
       </c>
       <c t="s">
         <v>871</v>
       </c>
       <c t="s">
         <v>166</v>
       </c>
       <c t="s">
         <v>1454</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>268</v>
       </c>
       <c s="1" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c s="1" t="s">
         <v>167</v>
       </c>
       <c t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>1374</v>
+        <v>1089</v>
+      </c>
+      <c t="s">
+        <v>1372</v>
       </c>
       <c s="5">
         <v>39508</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c t="s">
         <v>526</v>
       </c>
       <c t="s">
         <v>1180</v>
       </c>
       <c s="3">
         <v>39508</v>
       </c>
       <c>
         <v>682</v>
       </c>
     </row>
     <row>
       <c>
         <v>269</v>
       </c>
       <c s="1" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>1103</v>
+        <v>938</v>
+      </c>
+      <c s="1" t="s">
+        <v>275</v>
+      </c>
+      <c t="s">
+        <v>1102</v>
       </c>
       <c t="s">
         <v>1455</v>
       </c>
       <c s="5">
         <v>39508</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39508</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39508</v>
       </c>
       <c>
         <v>682</v>
       </c>
     </row>
     <row>
       <c>
         <v>270</v>
       </c>
       <c t="s">
         <v>1181</v>
       </c>
       <c t="s">
         <v>1182</v>
       </c>
       <c t="s">
         <v>1183</v>
       </c>
       <c t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c s="5">
         <v>39448</v>
       </c>
       <c t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c s="3">
         <v>39448</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
         <v>271</v>
       </c>
       <c t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>378</v>
+      </c>
+      <c t="s">
+        <v>378</v>
+      </c>
+      <c t="s">
+        <v>276</v>
       </c>
       <c t="s">
         <v>1281</v>
       </c>
       <c s="5">
         <v>39448</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>846</v>
       </c>
       <c s="3">
         <v>39813</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>846</v>
       </c>
       <c t="s">
         <v>168</v>
       </c>
       <c>
         <v>668</v>
       </c>
     </row>
     <row>
       <c>
         <v>272</v>
       </c>
       <c t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c t="s">
         <v>870</v>
       </c>
       <c t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>941</v>
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>939</v>
       </c>
       <c s="5">
         <v>39448</v>
       </c>
       <c t="s">
-        <v>969</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39448</v>
       </c>
       <c t="s">
-        <v>969</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39448</v>
       </c>
       <c>
         <v>668</v>
       </c>
     </row>
     <row>
       <c>
         <v>273</v>
       </c>
       <c s="1" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c s="1" t="s">
         <v>277</v>
       </c>
-      <c t="s">
-[...3 lines deleted...]
-        <v>1029</v>
+      <c s="1" t="s">
+        <v>278</v>
+      </c>
+      <c t="s">
+        <v>1103</v>
+      </c>
+      <c t="s">
+        <v>1024</v>
       </c>
       <c s="5">
         <v>39295</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c t="s">
         <v>526</v>
       </c>
       <c t="s">
         <v>1456</v>
       </c>
       <c s="3">
         <v>39295</v>
       </c>
       <c>
         <v>657</v>
       </c>
     </row>
     <row>
       <c>
         <v>274</v>
       </c>
       <c s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c s="1" t="s">
+        <v>379</v>
+      </c>
+      <c t="s">
         <v>1105</v>
       </c>
-      <c s="1" t="s">
-[...6 lines deleted...]
-        <v>1029</v>
+      <c t="s">
+        <v>1024</v>
       </c>
       <c s="5">
         <v>39295</v>
       </c>
       <c t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c s="1" t="s">
         <v>82</v>
       </c>
       <c s="1" t="s">
         <v>1282</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>657</v>
       </c>
     </row>
     <row>
       <c>
         <v>275</v>
       </c>
       <c s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c s="1" t="s">
         <v>759</v>
       </c>
       <c t="s">
-        <v>1030</v>
+        <v>1025</v>
       </c>
       <c t="s">
         <v>760</v>
       </c>
       <c s="5">
         <v>39295</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39295</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39295</v>
       </c>
       <c>
         <v>657</v>
       </c>
     </row>
     <row>
       <c>
         <v>276</v>
       </c>
       <c s="1" t="s">
-        <v>474</v>
-[...7 lines deleted...]
-      <c t="s">
+        <v>475</v>
+      </c>
+      <c s="1" t="s">
         <v>279</v>
       </c>
+      <c t="s">
+        <v>940</v>
+      </c>
+      <c t="s">
+        <v>280</v>
+      </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
         <v>526</v>
       </c>
       <c t="s">
-        <v>1010</v>
+        <v>1005</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
         <v>526</v>
       </c>
       <c t="s">
-        <v>1010</v>
+        <v>1005</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
         <v>83</v>
       </c>
     </row>
     <row>
       <c>
         <v>277</v>
       </c>
       <c s="1" t="s">
         <v>1283</v>
       </c>
       <c s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c t="s">
+        <v>84</v>
+      </c>
+      <c t="s">
+        <v>280</v>
+      </c>
+      <c s="5">
+        <v>39083</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>1005</v>
+      </c>
+      <c t="s">
+        <v>169</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
         <v>1107</v>
       </c>
-      <c t="s">
-[...3 lines deleted...]
-        <v>279</v>
+    </row>
+    <row>
+      <c>
+        <v>278</v>
+      </c>
+      <c s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c s="1" t="s">
+        <v>941</v>
+      </c>
+      <c t="s">
+        <v>20</v>
+      </c>
+      <c t="s">
+        <v>170</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>526</v>
-[...43 lines deleted...]
-        <v>437</v>
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row>
       <c>
         <v>279</v>
       </c>
       <c s="1" t="s">
         <v>85</v>
       </c>
       <c s="1" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c t="s">
         <v>524</v>
       </c>
       <c s="1" t="s">
-        <v>1031</v>
+        <v>1026</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
         <v>1284</v>
       </c>
     </row>
     <row>
       <c>
         <v>280</v>
       </c>
       <c s="1" t="s">
         <v>171</v>
       </c>
       <c s="1" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>381</v>
+      </c>
+      <c t="s">
+        <v>476</v>
+      </c>
+      <c t="s">
+        <v>280</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
+        <v>670</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
         <v>671</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...11 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>608</v>
       </c>
     </row>
     <row>
       <c>
         <v>281</v>
       </c>
       <c s="1" t="s">
         <v>86</v>
       </c>
       <c s="1" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>382</v>
+      </c>
+      <c t="s">
+        <v>1102</v>
+      </c>
+      <c t="s">
+        <v>280</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c>
         <v>608</v>
       </c>
     </row>
     <row>
       <c>
         <v>282</v>
       </c>
       <c s="1" t="s">
-        <v>476</v>
-[...7 lines deleted...]
-      <c t="s">
         <v>87</v>
       </c>
+      <c s="1" t="s">
+        <v>172</v>
+      </c>
+      <c t="s">
+        <v>1089</v>
+      </c>
+      <c t="s">
+        <v>88</v>
+      </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...11 lines deleted...]
-        <v>1375</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>670</v>
+      </c>
+      <c t="s">
+        <v>1373</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c>
         <v>638</v>
       </c>
     </row>
     <row>
       <c>
         <v>283</v>
       </c>
       <c t="s">
         <v>1458</v>
       </c>
       <c t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c t="s">
         <v>370</v>
       </c>
       <c t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c t="s">
         <v>1459</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1367</v>
+        <v>89</v>
+      </c>
+      <c t="s">
+        <v>1365</v>
       </c>
     </row>
     <row>
       <c>
         <v>284</v>
       </c>
       <c t="s">
         <v>477</v>
       </c>
       <c t="s">
+        <v>90</v>
+      </c>
+      <c t="s">
+        <v>1184</v>
+      </c>
+      <c t="s">
+        <v>1178</v>
+      </c>
+      <c s="5">
+        <v>39083</v>
+      </c>
+      <c t="s">
+        <v>1077</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
         <v>89</v>
       </c>
       <c t="s">
-        <v>1184</v>
+        <v>1077</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1460</v>
+      </c>
+      <c t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>285</v>
+      </c>
+      <c t="s">
+        <v>173</v>
+      </c>
+      <c t="s">
+        <v>1185</v>
+      </c>
+      <c t="s">
+        <v>971</v>
       </c>
       <c t="s">
         <v>1178</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>1079</v>
+        <v>439</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1079</v>
+        <v>89</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>286</v>
+      </c>
+      <c t="s">
+        <v>1027</v>
+      </c>
+      <c t="s">
+        <v>672</v>
+      </c>
+      <c t="s">
+        <v>673</v>
+      </c>
+      <c t="s">
+        <v>1178</v>
+      </c>
+      <c s="5">
+        <v>39083</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c t="s">
-        <v>1460</v>
-[...84 lines deleted...]
-        <v>1367</v>
+        <v>89</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1365</v>
       </c>
     </row>
     <row>
       <c>
         <v>287</v>
       </c>
       <c s="1" t="s">
-        <v>1376</v>
+        <v>1374</v>
       </c>
       <c s="1" t="s">
         <v>761</v>
       </c>
       <c t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c t="s">
         <v>1461</v>
       </c>
       <c s="5">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39408</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39408</v>
       </c>
       <c t="s">
         <v>1186</v>
       </c>
     </row>
     <row>
       <c>
         <v>288</v>
       </c>
       <c s="1" t="s">
         <v>1187</v>
       </c>
       <c s="1" t="s">
         <v>1188</v>
       </c>
       <c t="s">
         <v>762</v>
       </c>
       <c t="s">
         <v>1461</v>
       </c>
       <c s="5">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row>
       <c>
         <v>289</v>
       </c>
       <c s="1" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>945</v>
+        <v>91</v>
+      </c>
+      <c s="1" t="s">
+        <v>849</v>
+      </c>
+      <c t="s">
+        <v>943</v>
       </c>
       <c t="s">
         <v>1461</v>
       </c>
       <c s="5">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
       </c>
       <c s="3">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...8 lines deleted...]
-        <v>173</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>174</v>
       </c>
     </row>
     <row>
       <c>
         <v>290</v>
       </c>
       <c t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>383</v>
+      </c>
+      <c t="s">
+        <v>175</v>
       </c>
       <c t="s">
         <v>918</v>
       </c>
       <c t="s">
+        <v>850</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>291</v>
+      </c>
+      <c t="s">
+        <v>384</v>
+      </c>
+      <c t="s">
+        <v>1463</v>
+      </c>
+      <c t="s">
+        <v>478</v>
+      </c>
+      <c t="s">
+        <v>385</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>212</v>
+      </c>
+      <c t="s">
+        <v>92</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>212</v>
+      </c>
+      <c t="s">
+        <v>92</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>292</v>
+      </c>
+      <c t="s">
+        <v>1190</v>
+      </c>
+      <c t="s">
+        <v>93</v>
+      </c>
+      <c s="1" t="s">
+        <v>282</v>
+      </c>
+      <c t="s">
+        <v>283</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>1028</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>89</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>293</v>
+      </c>
+      <c t="s">
+        <v>479</v>
+      </c>
+      <c t="s">
+        <v>176</v>
+      </c>
+      <c t="s">
+        <v>1029</v>
+      </c>
+      <c t="s">
+        <v>1191</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>294</v>
+      </c>
+      <c t="s">
+        <v>763</v>
+      </c>
+      <c t="s">
+        <v>674</v>
+      </c>
+      <c t="s">
+        <v>764</v>
+      </c>
+      <c t="s">
+        <v>385</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>577</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>577</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>295</v>
+      </c>
+      <c t="s">
+        <v>94</v>
+      </c>
+      <c t="s">
+        <v>675</v>
+      </c>
+      <c t="s">
+        <v>765</v>
+      </c>
+      <c t="s">
+        <v>385</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>1464</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>1464</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>177</v>
+      </c>
+      <c t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>296</v>
+      </c>
+      <c t="s">
+        <v>676</v>
+      </c>
+      <c t="s">
+        <v>1192</v>
+      </c>
+      <c t="s">
         <v>851</v>
       </c>
+      <c t="s">
+        <v>385</v>
+      </c>
       <c s="5">
         <v>38899</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
       </c>
       <c t="s">
         <v>1462</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>297</v>
+      </c>
+      <c t="s">
+        <v>284</v>
+      </c>
+      <c t="s">
+        <v>480</v>
+      </c>
+      <c t="s">
+        <v>1110</v>
+      </c>
+      <c t="s">
+        <v>944</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c>
+        <v>532</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>298</v>
+      </c>
+      <c t="s">
+        <v>96</v>
+      </c>
+      <c t="s">
+        <v>1030</v>
+      </c>
+      <c t="s">
+        <v>1111</v>
+      </c>
+      <c t="s">
+        <v>178</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>299</v>
+      </c>
+      <c t="s">
+        <v>481</v>
+      </c>
+      <c t="s">
+        <v>1285</v>
+      </c>
+      <c t="s">
+        <v>478</v>
+      </c>
+      <c t="s">
+        <v>97</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>212</v>
+      </c>
+      <c t="s">
+        <v>92</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>212</v>
+      </c>
+      <c t="s">
+        <v>92</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>300</v>
+      </c>
+      <c t="s">
+        <v>1465</v>
+      </c>
+      <c t="s">
+        <v>583</v>
+      </c>
+      <c t="s">
+        <v>765</v>
+      </c>
+      <c t="s">
+        <v>1191</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>92</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c t="s">
         <v>1189</v>
       </c>
     </row>
     <row>
       <c>
-        <v>291</v>
-[...11 lines deleted...]
-        <v>383</v>
+        <v>301</v>
+      </c>
+      <c t="s">
+        <v>482</v>
+      </c>
+      <c t="s">
+        <v>98</v>
+      </c>
+      <c t="s">
+        <v>348</v>
+      </c>
+      <c t="s">
+        <v>1191</v>
       </c>
       <c s="5">
         <v>38899</v>
       </c>
       <c t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>92</v>
       </c>
       <c t="s">
         <v>1462</v>
       </c>
       <c t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>302</v>
+      </c>
+      <c t="s">
+        <v>584</v>
+      </c>
+      <c t="s">
+        <v>1466</v>
+      </c>
+      <c t="s">
+        <v>945</v>
+      </c>
+      <c t="s">
+        <v>944</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c t="s">
         <v>1462</v>
       </c>
-    </row>
-[...14 lines deleted...]
-        <v>282</v>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>532</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>303</v>
+      </c>
+      <c t="s">
+        <v>766</v>
+      </c>
+      <c t="s">
+        <v>767</v>
+      </c>
+      <c t="s">
+        <v>1031</v>
+      </c>
+      <c t="s">
+        <v>1191</v>
       </c>
       <c s="5">
         <v>38899</v>
       </c>
       <c t="s">
-        <v>1033</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>99</v>
+      </c>
+      <c t="s">
+        <v>585</v>
+      </c>
+      <c s="1" t="s">
+        <v>100</v>
+      </c>
+      <c t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>304</v>
+      </c>
+      <c t="s">
+        <v>768</v>
+      </c>
+      <c t="s">
+        <v>285</v>
+      </c>
+      <c t="s">
+        <v>1286</v>
+      </c>
+      <c t="s">
+        <v>1467</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c t="s">
-        <v>88</v>
-[...8 lines deleted...]
-        <v>986</v>
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>305</v>
+      </c>
+      <c s="1" t="s">
+        <v>852</v>
+      </c>
+      <c t="s">
+        <v>483</v>
+      </c>
+      <c t="s">
+        <v>386</v>
+      </c>
+      <c s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>1077</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>1077</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>677</v>
+      </c>
+      <c t="s">
+        <v>587</v>
+      </c>
+      <c t="s">
+        <v>484</v>
+      </c>
+      <c t="s">
+        <v>1191</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>853</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>853</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>307</v>
+      </c>
+      <c t="s">
+        <v>588</v>
+      </c>
+      <c t="s">
+        <v>1112</v>
+      </c>
+      <c t="s">
+        <v>1287</v>
+      </c>
+      <c t="s">
+        <v>1191</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>1193</v>
+      </c>
+      <c t="s">
+        <v>387</v>
       </c>
       <c t="s">
         <v>1189</v>
       </c>
     </row>
     <row>
       <c>
-        <v>293</v>
-[...8 lines deleted...]
-        <v>1034</v>
+        <v>308</v>
+      </c>
+      <c t="s">
+        <v>678</v>
+      </c>
+      <c t="s">
+        <v>679</v>
+      </c>
+      <c t="s">
+        <v>179</v>
       </c>
       <c t="s">
         <v>1191</v>
       </c>
       <c s="5">
         <v>38899</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>680</v>
       </c>
       <c t="s">
         <v>1462</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>589</v>
+      </c>
+      <c t="s">
+        <v>1194</v>
+      </c>
+      <c t="s">
+        <v>101</v>
+      </c>
+      <c t="s">
+        <v>1191</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>1193</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>622</v>
       </c>
     </row>
     <row>
       <c>
-        <v>294</v>
-[...11 lines deleted...]
-        <v>383</v>
+        <v>310</v>
+      </c>
+      <c t="s">
+        <v>590</v>
+      </c>
+      <c t="s">
+        <v>388</v>
+      </c>
+      <c t="s">
+        <v>101</v>
+      </c>
+      <c t="s">
+        <v>1191</v>
       </c>
       <c s="5">
         <v>38899</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>1193</v>
       </c>
       <c t="s">
         <v>1462</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>311</v>
+      </c>
+      <c t="s">
+        <v>389</v>
+      </c>
+      <c t="s">
+        <v>854</v>
+      </c>
+      <c t="s">
+        <v>102</v>
+      </c>
+      <c t="s">
+        <v>1191</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>1193</v>
       </c>
       <c t="s">
         <v>1462</v>
       </c>
       <c t="s">
-        <v>582</v>
-[...236 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c t="s">
         <v>1189</v>
       </c>
     </row>
     <row>
       <c>
-        <v>301</v>
-[...248 lines deleted...]
-        <v>588</v>
+        <v>312</v>
       </c>
       <c t="s">
         <v>1113</v>
-      </c>
-[...200 lines deleted...]
-        <v>1114</v>
       </c>
       <c t="s">
         <v>485</v>
       </c>
       <c s="1" t="s">
         <v>1288</v>
       </c>
       <c t="s">
         <v>1191</v>
       </c>
       <c s="5">
         <v>38899</v>
       </c>
       <c t="s">
         <v>371</v>
       </c>
       <c t="s">
         <v>520</v>
       </c>
       <c t="s">
         <v>1462</v>
       </c>
       <c r="M313" t="s">
         <v>1189</v>
       </c>
     </row>
     <row>
       <c>
         <v>313</v>
       </c>
       <c t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c t="s">
         <v>1195</v>
       </c>
       <c t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c t="s">
         <v>1191</v>
       </c>
       <c s="5">
         <v>38899</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...14 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
     </row>
     <row>
       <c>
         <v>314</v>
       </c>
       <c t="s">
         <v>1289</v>
       </c>
       <c t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c t="s">
         <v>1290</v>
       </c>
       <c t="s">
         <v>591</v>
       </c>
       <c s="5">
         <v>38899</v>
       </c>
       <c t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>1341</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c t="s">
         <v>1462</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>622</v>
       </c>
     </row>
     <row>
       <c>
         <v>315</v>
       </c>
       <c t="s">
         <v>1469</v>
       </c>
       <c t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>1032</v>
+      </c>
+      <c t="s">
+        <v>306</v>
       </c>
       <c t="s">
         <v>1196</v>
       </c>
       <c s="5">
         <v>38718</v>
       </c>
       <c t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c t="s">
         <v>681</v>
       </c>
       <c t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c t="s">
         <v>681</v>
       </c>
       <c>
         <v>588</v>
       </c>
     </row>
     <row>
       <c>
         <v>316</v>
       </c>
       <c t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>1038</v>
+        <v>104</v>
+      </c>
+      <c t="s">
+        <v>1033</v>
       </c>
       <c t="s">
         <v>769</v>
       </c>
       <c t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c s="5">
         <v>38718</v>
       </c>
       <c t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>1377</v>
+        <v>105</v>
+      </c>
+      <c s="1" t="s">
+        <v>1375</v>
       </c>
       <c t="s">
         <v>681</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>588</v>
       </c>
     </row>
     <row>
       <c>
         <v>317</v>
       </c>
       <c t="s">
         <v>1291</v>
       </c>
       <c t="s">
         <v>770</v>
       </c>
       <c t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c t="s">
         <v>486</v>
       </c>
       <c s="5">
         <v>38718</v>
       </c>
       <c t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>1377</v>
+        <v>105</v>
+      </c>
+      <c s="1" t="s">
+        <v>1375</v>
       </c>
       <c t="s">
         <v>681</v>
       </c>
       <c t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c>
         <v>588</v>
       </c>
     </row>
     <row>
       <c>
         <v>318</v>
       </c>
       <c s="1" t="s">
         <v>682</v>
       </c>
       <c s="1" t="s">
         <v>487</v>
       </c>
       <c t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c t="s">
         <v>855</v>
       </c>
       <c s="5">
         <v>38565</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...14 lines deleted...]
-        <v>287</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1376</v>
+      </c>
+      <c s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1376</v>
+      </c>
+      <c s="1" t="s">
+        <v>288</v>
       </c>
       <c t="s">
         <v>488</v>
       </c>
     </row>
     <row>
       <c>
         <v>319</v>
       </c>
       <c s="1" t="s">
         <v>683</v>
       </c>
       <c s="1" t="s">
         <v>1470</v>
       </c>
       <c t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c t="s">
         <v>771</v>
       </c>
       <c s="5">
         <v>38565</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>38565</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c s="3">
         <v>38565</v>
       </c>
       <c>
         <v>580</v>
       </c>
     </row>
     <row>
       <c>
         <v>320</v>
       </c>
       <c s="1" t="s">
         <v>856</v>
       </c>
       <c s="1" t="s">
-        <v>1198</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>1197</v>
+      </c>
+      <c t="s">
+        <v>181</v>
       </c>
       <c r="F321" s="5">
         <v>38491</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c t="s">
         <v>592</v>
       </c>
       <c t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
       </c>
       <c t="s">
         <v>592</v>
       </c>
       <c t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row>
       <c>
         <v>321</v>
       </c>
       <c s="1" t="s">
         <v>1292</v>
       </c>
       <c s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c t="s">
+        <v>489</v>
+      </c>
+      <c t="s">
+        <v>182</v>
+      </c>
+      <c s="5">
+        <v>38446</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c s="1" t="s">
+        <v>289</v>
+      </c>
+      <c t="s">
+        <v>1471</v>
+      </c>
+      <c t="s">
+        <v>1035</v>
+      </c>
+      <c t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>322</v>
+      </c>
+      <c s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c s="1" t="s">
+        <v>593</v>
+      </c>
+      <c t="s">
+        <v>1089</v>
+      </c>
+      <c t="s">
+        <v>107</v>
+      </c>
+      <c s="5">
+        <v>38446</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>290</v>
+      </c>
+      <c t="s">
+        <v>490</v>
+      </c>
+      <c t="s">
+        <v>946</v>
+      </c>
+      <c t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>323</v>
+      </c>
+      <c s="1" t="s">
+        <v>948</v>
+      </c>
+      <c s="1" t="s">
+        <v>594</v>
+      </c>
+      <c t="s">
+        <v>108</v>
+      </c>
+      <c t="s">
+        <v>182</v>
+      </c>
+      <c s="5">
+        <v>38446</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>1373</v>
+      </c>
+      <c t="s">
+        <v>1035</v>
+      </c>
+      <c t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>324</v>
+      </c>
+      <c t="s">
+        <v>183</v>
+      </c>
+      <c t="s">
         <v>1199</v>
       </c>
       <c t="s">
-        <v>489</v>
-[...20 lines deleted...]
-        <v>1471</v>
+        <v>392</v>
+      </c>
+      <c t="s">
+        <v>857</v>
+      </c>
+      <c s="5">
+        <v>38353</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>55</v>
+      </c>
+      <c t="s">
+        <v>1293</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>532</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>325</v>
+      </c>
+      <c t="s">
+        <v>1294</v>
+      </c>
+      <c t="s">
+        <v>1115</v>
+      </c>
+      <c t="s">
+        <v>370</v>
+      </c>
+      <c t="s">
+        <v>772</v>
+      </c>
+      <c s="5">
+        <v>38353</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>949</v>
+      </c>
+      <c t="s">
+        <v>491</v>
+      </c>
+      <c>
+        <v>532</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>326</v>
+      </c>
+      <c t="s">
+        <v>492</v>
+      </c>
+      <c t="s">
+        <v>291</v>
+      </c>
+      <c t="s">
+        <v>492</v>
+      </c>
+      <c t="s">
+        <v>292</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>62</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>62</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>327</v>
+      </c>
+      <c t="s">
+        <v>184</v>
+      </c>
+      <c t="s">
+        <v>684</v>
+      </c>
+      <c t="s">
+        <v>1472</v>
+      </c>
+      <c t="s">
+        <v>1295</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>328</v>
+      </c>
+      <c t="s">
+        <v>293</v>
+      </c>
+      <c t="s">
+        <v>1296</v>
+      </c>
+      <c t="s">
+        <v>287</v>
+      </c>
+      <c t="s">
+        <v>1295</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>105</v>
+      </c>
+      <c s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c t="s">
+        <v>1293</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>498</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>329</v>
+      </c>
+      <c t="s">
+        <v>950</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>685</v>
+      </c>
+      <c t="s">
+        <v>1474</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>105</v>
+      </c>
+      <c s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c t="s">
+        <v>1293</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>498</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>330</v>
+      </c>
+      <c t="s">
+        <v>686</v>
+      </c>
+      <c t="s">
+        <v>393</v>
+      </c>
+      <c t="s">
+        <v>595</v>
+      </c>
+      <c t="s">
+        <v>1295</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1201</v>
+      </c>
+      <c t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>331</v>
+      </c>
+      <c t="s">
+        <v>1036</v>
+      </c>
+      <c t="s">
+        <v>1475</v>
+      </c>
+      <c t="s">
+        <v>951</v>
+      </c>
+      <c t="s">
+        <v>1295</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>394</v>
+      </c>
+      <c>
+        <v>498</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>332</v>
+      </c>
+      <c t="s">
+        <v>1476</v>
+      </c>
+      <c t="s">
+        <v>185</v>
+      </c>
+      <c t="s">
+        <v>687</v>
+      </c>
+      <c t="s">
+        <v>1295</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>62</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>498</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>333</v>
+      </c>
+      <c t="s">
+        <v>1037</v>
+      </c>
+      <c t="s">
+        <v>395</v>
+      </c>
+      <c t="s">
+        <v>493</v>
+      </c>
+      <c t="s">
+        <v>1378</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>334</v>
+      </c>
+      <c t="s">
+        <v>773</v>
+      </c>
+      <c t="s">
+        <v>688</v>
+      </c>
+      <c t="s">
+        <v>859</v>
+      </c>
+      <c t="s">
+        <v>1378</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>335</v>
+      </c>
+      <c t="s">
+        <v>689</v>
+      </c>
+      <c t="s">
+        <v>1117</v>
+      </c>
+      <c t="s">
+        <v>109</v>
+      </c>
+      <c t="s">
+        <v>1378</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>597</v>
+      </c>
+      <c t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>336</v>
+      </c>
+      <c t="s">
+        <v>187</v>
+      </c>
+      <c t="s">
+        <v>860</v>
+      </c>
+      <c t="s">
+        <v>348</v>
+      </c>
+      <c t="s">
+        <v>1378</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>861</v>
+      </c>
+      <c t="s">
+        <v>952</v>
+      </c>
+      <c>
+        <v>497</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>337</v>
+      </c>
+      <c t="s">
+        <v>188</v>
+      </c>
+      <c t="s">
+        <v>494</v>
+      </c>
+      <c t="s">
+        <v>1118</v>
+      </c>
+      <c t="s">
+        <v>1295</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>110</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>110</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1379</v>
+      </c>
+      <c>
+        <v>498</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>338</v>
+      </c>
+      <c s="1" t="s">
+        <v>774</v>
+      </c>
+      <c s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c t="s">
+        <v>1089</v>
+      </c>
+      <c t="s">
+        <v>690</v>
+      </c>
+      <c s="5">
+        <v>38047</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>495</v>
+      </c>
+      <c t="s">
+        <v>189</v>
+      </c>
+      <c t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>339</v>
+      </c>
+      <c t="s">
+        <v>1202</v>
+      </c>
+      <c t="s">
+        <v>691</v>
+      </c>
+      <c t="s">
+        <v>64</v>
+      </c>
+      <c t="s">
+        <v>598</v>
+      </c>
+      <c s="5">
+        <v>37987</v>
+      </c>
+      <c t="s">
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>396</v>
+      </c>
+      <c t="s">
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>396</v>
+      </c>
+      <c>
+        <v>468</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>340</v>
+      </c>
+      <c t="s">
+        <v>496</v>
+      </c>
+      <c t="s">
+        <v>1380</v>
+      </c>
+      <c t="s">
+        <v>478</v>
+      </c>
+      <c t="s">
+        <v>497</v>
+      </c>
+      <c s="5">
+        <v>37987</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>396</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>341</v>
+      </c>
+      <c t="s">
+        <v>599</v>
+      </c>
+      <c t="s">
+        <v>296</v>
+      </c>
+      <c t="s">
+        <v>370</v>
+      </c>
+      <c t="s">
+        <v>397</v>
+      </c>
+      <c s="5">
+        <v>37987</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>105</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>297</v>
+      </c>
+      <c>
+        <v>468</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>342</v>
+      </c>
+      <c t="s">
+        <v>111</v>
+      </c>
+      <c t="s">
+        <v>600</v>
+      </c>
+      <c t="s">
+        <v>112</v>
+      </c>
+      <c t="s">
+        <v>598</v>
+      </c>
+      <c s="5">
+        <v>37987</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>577</v>
+      </c>
+      <c t="s">
+        <v>396</v>
+      </c>
+      <c>
+        <v>468</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>343</v>
+      </c>
+      <c t="s">
+        <v>1477</v>
+      </c>
+      <c t="s">
+        <v>862</v>
+      </c>
+      <c t="s">
+        <v>1381</v>
+      </c>
+      <c t="s">
+        <v>598</v>
+      </c>
+      <c s="5">
+        <v>37987</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>396</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>396</v>
+      </c>
+      <c>
+        <v>468</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>344</v>
+      </c>
+      <c t="s">
+        <v>498</v>
+      </c>
+      <c t="s">
+        <v>775</v>
+      </c>
+      <c t="s">
+        <v>1382</v>
+      </c>
+      <c t="s">
+        <v>398</v>
+      </c>
+      <c s="5">
+        <v>37954</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>190</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>345</v>
+      </c>
+      <c t="s">
+        <v>932</v>
+      </c>
+      <c t="s">
+        <v>601</v>
+      </c>
+      <c t="s">
+        <v>191</v>
+      </c>
+      <c t="s">
+        <v>602</v>
+      </c>
+      <c s="5">
+        <v>37622</v>
+      </c>
+      <c t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>953</v>
+      </c>
+      <c t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>953</v>
+      </c>
+      <c>
+        <v>419</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>346</v>
+      </c>
+      <c t="s">
+        <v>1298</v>
+      </c>
+      <c t="s">
+        <v>1203</v>
+      </c>
+      <c t="s">
+        <v>400</v>
+      </c>
+      <c t="s">
+        <v>776</v>
+      </c>
+      <c s="5">
+        <v>37622</v>
+      </c>
+      <c t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>953</v>
+      </c>
+      <c t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>953</v>
+      </c>
+      <c>
+        <v>419</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>347</v>
+      </c>
+      <c t="s">
+        <v>603</v>
+      </c>
+      <c t="s">
+        <v>954</v>
+      </c>
+      <c t="s">
+        <v>692</v>
+      </c>
+      <c t="s">
+        <v>499</v>
+      </c>
+      <c s="5">
+        <v>37622</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>1341</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>113</v>
+      </c>
+      <c>
+        <v>419</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>348</v>
+      </c>
+      <c s="1" t="s">
+        <v>114</v>
+      </c>
+      <c s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c t="s">
+        <v>108</v>
+      </c>
+      <c t="s">
+        <v>401</v>
+      </c>
+      <c s="5">
+        <v>37500</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>1005</v>
+      </c>
+      <c>
+        <v>2003</v>
+      </c>
+      <c>
+        <v>404</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>349</v>
+      </c>
+      <c t="s">
+        <v>777</v>
+      </c>
+      <c t="s">
+        <v>402</v>
+      </c>
+      <c t="s">
+        <v>1355</v>
+      </c>
+      <c t="s">
+        <v>298</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>350</v>
+      </c>
+      <c t="s">
+        <v>693</v>
+      </c>
+      <c t="s">
+        <v>1380</v>
+      </c>
+      <c t="s">
+        <v>478</v>
+      </c>
+      <c t="s">
+        <v>694</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>62</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>62</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>351</v>
+      </c>
+      <c t="s">
+        <v>192</v>
+      </c>
+      <c t="s">
+        <v>1478</v>
+      </c>
+      <c t="s">
+        <v>1479</v>
+      </c>
+      <c t="s">
+        <v>193</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>352</v>
+      </c>
+      <c t="s">
+        <v>956</v>
+      </c>
+      <c t="s">
+        <v>1038</v>
+      </c>
+      <c t="s">
+        <v>956</v>
+      </c>
+      <c t="s">
+        <v>604</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>1341</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>353</v>
+      </c>
+      <c t="s">
+        <v>134</v>
+      </c>
+      <c t="s">
+        <v>135</v>
+      </c>
+      <c t="s">
+        <v>918</v>
+      </c>
+      <c t="s">
+        <v>605</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>1341</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>354</v>
+      </c>
+      <c t="s">
+        <v>1398</v>
+      </c>
+      <c t="s">
+        <v>124</v>
+      </c>
+      <c t="s">
+        <v>778</v>
+      </c>
+      <c t="s">
+        <v>403</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>355</v>
+      </c>
+      <c t="s">
+        <v>606</v>
+      </c>
+      <c t="s">
+        <v>1119</v>
+      </c>
+      <c t="s">
+        <v>370</v>
+      </c>
+      <c t="s">
+        <v>115</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>105</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>297</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>356</v>
+      </c>
+      <c t="s">
+        <v>1384</v>
+      </c>
+      <c t="s">
+        <v>1039</v>
+      </c>
+      <c t="s">
+        <v>370</v>
+      </c>
+      <c t="s">
+        <v>115</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>949</v>
+      </c>
+      <c t="s">
+        <v>491</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>357</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c t="s">
+        <v>1209</v>
+      </c>
+      <c t="s">
+        <v>611</v>
+      </c>
+      <c t="s">
+        <v>299</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>1244</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>1244</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>955</v>
       </c>
       <c t="s">
         <v>1040</v>
       </c>
-      <c t="s">
-[...35 lines deleted...]
-        <v>490</v>
+    </row>
+    <row>
+      <c>
+        <v>358</v>
+      </c>
+      <c t="s">
+        <v>1226</v>
+      </c>
+      <c t="s">
+        <v>1132</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>500</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1120</v>
+      </c>
+      <c t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>359</v>
+      </c>
+      <c t="s">
+        <v>300</v>
+      </c>
+      <c t="s">
+        <v>1385</v>
+      </c>
+      <c t="s">
+        <v>303</v>
+      </c>
+      <c t="s">
+        <v>298</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>360</v>
+      </c>
+      <c t="s">
+        <v>1121</v>
+      </c>
+      <c t="s">
+        <v>1386</v>
+      </c>
+      <c t="s">
+        <v>510</v>
+      </c>
+      <c t="s">
+        <v>298</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c s="1" t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>361</v>
+      </c>
+      <c t="s">
+        <v>116</v>
+      </c>
+      <c t="s">
+        <v>780</v>
+      </c>
+      <c t="s">
+        <v>1041</v>
+      </c>
+      <c t="s">
+        <v>298</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>1387</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>362</v>
+      </c>
+      <c t="s">
+        <v>501</v>
+      </c>
+      <c t="s">
+        <v>1122</v>
+      </c>
+      <c t="s">
+        <v>960</v>
+      </c>
+      <c t="s">
+        <v>298</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>238</v>
+      </c>
+      <c t="s">
+        <v>495</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>363</v>
+      </c>
+      <c s="1" t="s">
+        <v>863</v>
+      </c>
+      <c s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c t="s">
+        <v>1123</v>
+      </c>
+      <c t="s">
+        <v>502</v>
+      </c>
+      <c s="5">
+        <v>37316</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1300</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1300</v>
+      </c>
+      <c>
+        <v>383</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>364</v>
+      </c>
+      <c s="1" t="s">
+        <v>194</v>
+      </c>
+      <c s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c t="s">
+        <v>1389</v>
+      </c>
+      <c t="s">
+        <v>1480</v>
+      </c>
+      <c s="5">
+        <v>37257</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1481</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>1481</v>
+      </c>
+      <c>
+        <v>376</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>365</v>
+      </c>
+      <c t="s">
+        <v>1042</v>
+      </c>
+      <c t="s">
+        <v>1125</v>
+      </c>
+      <c t="s">
+        <v>864</v>
+      </c>
+      <c t="s">
+        <v>117</v>
+      </c>
+      <c s="5">
+        <v>37257</v>
+      </c>
+      <c t="s">
+        <v>110</v>
       </c>
       <c t="s">
         <v>949</v>
       </c>
       <c t="s">
-        <v>950</v>
-[...28 lines deleted...]
-        <v>986</v>
+        <v>1481</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c>
+        <v>376</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>366</v>
+      </c>
+      <c t="s">
+        <v>195</v>
+      </c>
+      <c t="s">
+        <v>1380</v>
+      </c>
+      <c t="s">
+        <v>478</v>
+      </c>
+      <c t="s">
+        <v>1482</v>
+      </c>
+      <c s="5">
+        <v>37257</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1481</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1481</v>
+      </c>
+      <c t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>367</v>
+      </c>
+      <c t="s">
+        <v>503</v>
+      </c>
+      <c t="s">
+        <v>1204</v>
+      </c>
+      <c t="s">
+        <v>478</v>
+      </c>
+      <c t="s">
+        <v>117</v>
+      </c>
+      <c s="5">
+        <v>37257</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1481</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+      <c t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1481</v>
+      </c>
+      <c>
+        <v>376</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>368</v>
+      </c>
+      <c s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c s="1" t="s">
+        <v>118</v>
+      </c>
+      <c t="s">
+        <v>1089</v>
+      </c>
+      <c t="s">
+        <v>504</v>
+      </c>
+      <c s="5">
+        <v>37008</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
       </c>
       <c t="s">
         <v>526</v>
       </c>
       <c t="s">
-        <v>1375</v>
-[...59 lines deleted...]
-      <c t="s">
+        <v>1043</v>
+      </c>
+      <c>
+        <v>2005</v>
+      </c>
+      <c>
+        <v>404</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>369</v>
+      </c>
+      <c s="1" t="s">
+        <v>948</v>
+      </c>
+      <c s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c t="s">
+        <v>108</v>
+      </c>
+      <c t="s">
+        <v>119</v>
+      </c>
+      <c s="5">
+        <v>36892</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>495</v>
+      </c>
+      <c t="s">
+        <v>953</v>
+      </c>
+      <c>
+        <v>376</v>
+      </c>
+    </row>
+    <row>
+      <c>
         <v>370</v>
       </c>
-      <c t="s">
-[...149 lines deleted...]
-        <v>329</v>
+      <c s="1" t="s">
+        <v>196</v>
+      </c>
+      <c s="1" t="s">
+        <v>865</v>
+      </c>
+      <c t="s">
+        <v>607</v>
+      </c>
+      <c t="s">
+        <v>119</v>
+      </c>
+      <c s="5">
+        <v>36892</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>34</v>
       </c>
       <c t="s">
         <v>953</v>
       </c>
       <c t="s">
-        <v>1473</v>
-[...1689 lines deleted...]
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c t="s">
         <v>34</v>
       </c>
       <c t="s">
-        <v>957</v>
-[...8 lines deleted...]
-        <v>957</v>
+        <v>953</v>
       </c>
       <c t="s">
         <v>608</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>