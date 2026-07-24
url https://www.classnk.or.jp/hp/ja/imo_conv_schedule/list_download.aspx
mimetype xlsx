--- v1 (2026-07-04)
+++ v2 (2026-07-24)
@@ -6,56 +6,59 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="SpreadsheetGear 8.7.4.102"/>
   <workbookPr defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="imo_conv_list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1494">
   <si>
     <t>題目</t>
   </si>
   <si>
     <t>1994/2000 HSC CODE</t>
+  </si>
+  <si>
+    <t>第27及び28規則により報告が要求されるデータの明確化に関するMARPOL附属書VIの改正</t>
   </si>
   <si>
     <t>1343, 1344</t>
   </si>
   <si>
     <t>MSC.559(108)</t>
   </si>
   <si>
     <t>MSC.532(107), MSC.533(107), MSC.534(107)</t>
   </si>
   <si>
     <t>MSC.553(108)</t>
   </si>
   <si>
     <t>Amendments to Resolution MSC.288(87) in accordance with change of name of PSPC qualified coating inspectors</t>
   </si>
   <si>
     <t>Amendments to Resolution MSC.215(82) in accordance with change of name of PSPC qualified coating inspectors</t>
   </si>
   <si>
     <t>PSPC塗装検査員の資格名称変更に伴う決議MSC.215(82)の改正</t>
   </si>
   <si>
     <t>燃料油の使用における安全性強化のためのSOLAS条約II-2章の改正</t>
   </si>
@@ -399,50 +402,53 @@
 (AIS)_x000d_
 Passenger craft: not later than 2003.07.01_x000d_
 Cargo craft&gt;=3000GT: not later than 2006.07.01</t>
   </si>
   <si>
     <t>MARPOL Annex I_x000d_
 - Phase out for single hull tankers</t>
   </si>
   <si>
     <t>MSC.105(73)</t>
   </si>
   <si>
     <t>Emergency source of electrical power in cargo ships</t>
   </si>
   <si>
     <t>MSC.91(72)</t>
   </si>
   <si>
     <t>MARPOL附属書I_x000d_
 -CAS (Condition Assessment Scheme)の制定</t>
   </si>
   <si>
     <t>MEPC.78(43)</t>
   </si>
   <si>
+    <t>MEPC.408(84)</t>
+  </si>
+  <si>
     <t>Designation of NOx ECA (Norwegian Sea)</t>
   </si>
   <si>
     <t>MEPC.399(83)</t>
   </si>
   <si>
     <t>Watertight doors on cargo ships</t>
   </si>
   <si>
     <t>MSC.521(106), MSC.527(106)</t>
   </si>
   <si>
     <t>FSSコードの改正</t>
   </si>
   <si>
     <t>MSC.484(103)</t>
   </si>
   <si>
     <t>MSC.501(105)</t>
   </si>
   <si>
     <t>SOLAS</t>
   </si>
   <si>
     <t>Bulk carrier, Gas carrier (LPG carrier), Tanker, Containership, General cargo ship, Refrigerated cargo carrier, Combination carrier, Ro-ro cargo ships (Vehicle carrier), Ro-ro cargo ship, Ro-ro passenger ship, LNG carrier and Cruise passenger ship</t>
@@ -647,50 +653,53 @@
   </si>
   <si>
     <t>INF Code</t>
   </si>
   <si>
     <t>Amendments to ISM Code and SOLAS Chapter IX</t>
   </si>
   <si>
     <t>MSC.104(73)</t>
   </si>
   <si>
     <t>MARPOL Annex III
 - Amendment to Appendix</t>
   </si>
   <si>
     <t>Form of the Certificate (SOLAS 1988 Protocol)</t>
   </si>
   <si>
     <t>MARPOL Annex II
 - SMPEP</t>
   </si>
   <si>
     <t>水先人用移乗設備に関するSOLAS条約V章の改正</t>
   </si>
   <si>
+    <t>MEPC.407(84)</t>
+  </si>
+  <si>
     <t>実質的な改造が行われる、もしくは搭載時に認証されていなかったTierで認証される舶用ディーゼル機関の船上でのNOx認証方法に関するNOxテクニカルコードの改正</t>
   </si>
   <si>
     <t>MEPC.398(83)</t>
   </si>
   <si>
     <t>3,000GT and upwards</t>
   </si>
   <si>
     <t>Applies to totally enclosed lifeboats installed on or after 1 January 2029</t>
   </si>
   <si>
     <t>MSC.558(108)</t>
   </si>
   <si>
     <t>MSC.550(108), MSC.555(108)</t>
   </si>
   <si>
     <t>STCW Code</t>
   </si>
   <si>
     <t>MSC.560(108)</t>
   </si>
   <si>
     <t>電子記録簿に関するBWM条約の改正</t>
@@ -1308,50 +1317,53 @@
     <t>A.910(22)</t>
   </si>
   <si>
     <t>448 489</t>
   </si>
   <si>
     <t>SOLAS VII/14</t>
   </si>
   <si>
     <t>MEPC.95(46)</t>
   </si>
   <si>
     <t>アスベスト材の新規使用禁止</t>
   </si>
   <si>
     <t>MSC.98(73)</t>
   </si>
   <si>
     <t>現存船 実施時期</t>
   </si>
   <si>
     <t>Amendments to SOLAS II-2 on reference to tables</t>
   </si>
   <si>
     <t>No later than the date of the first renewal survey on or after 1 January 2028</t>
+  </si>
+  <si>
+    <t>Amendments to MARPOL Annex VI on use of multiple engine operational profiles for a marine diesel engine, including clarifying engine test cycles</t>
   </si>
   <si>
     <t>MEPC.397(83)</t>
   </si>
   <si>
     <t>1 January 2028 for a new individual engine or a parent engine of an engine family or engine group that has not been previously certified, based on the issue date of the EIAPP Certificate for the individual engine or parent engine;_x000d_
 In the case of a new member engine to an engine family or engine group for which the parent engine was certified before 1 January 2028, prior to the certification of that member engine it would need to be shown that the engine family or engine group complied with the said amendments no later than 1 January 2030 based on the issue date of the EIAPP Certificate for that member engine;_x000d_
 The amendments do not apply to a marine diesel engine which already has an EIAPP Certificate except:_x000d_
 (i) in the case of an engine that is subject to substantial modification on or after 1 January 2028, the amendments would apply as specified in the definitions of "substantial modification" set out in amended paragraph 1.3.2 of the NOx Technical Code 2008 based on the issue date of the EIAPP Certificate for that engine;_x000d_
 (ii) in the case of an identical replacement engine installed on or after 1 January 2028, the version of the NOx Technical Code 2008 at the time of issuance of the EIAPP Certificate to the original engine applies, unless the replaced engine is already equipped with multiple engine operational profiles, in which case the provisions of the new chapter 8 of the NOx Technical Code 2008 apply</t>
   </si>
   <si>
     <t>Designation of NOx ECA (Canadian Arctic)</t>
   </si>
   <si>
     <t>Ships the keels of which are laid or that are at a similar stage of construction on or after 1 January 2025</t>
   </si>
   <si>
     <t>Amendments to Grain Code</t>
   </si>
   <si>
     <t>Amendments to IMDG Code</t>
   </si>
   <si>
     <t>For ships for which the building contract is placed on or after 1 January 2026, or in the absence of the contract, the keels of which are laid or which are at a similar stage of construction on or after 1 January 2026, applies to all life-saving appliances of the specified type on board those ships</t>
@@ -2231,50 +2243,53 @@
   <si>
     <t>IMDGコード強制化</t>
   </si>
   <si>
     <t>1994 HSC Code</t>
   </si>
   <si>
     <t>Forms of Certificates (SOLAS 1988 Protocol)</t>
   </si>
   <si>
     <t>MSC.100(73)</t>
   </si>
   <si>
     <t>新船 サイズ</t>
   </si>
   <si>
     <t>タンカー以外の船舶に非常用曳航設備を搭載することを要求するSOLAS条約II-1章3-4規則の改正</t>
   </si>
   <si>
     <t>Ships the keels of which are laid or which are at a similar stage of construction on or after 1 January 2028</t>
   </si>
   <si>
     <t>MSC.573(110), MSC.574(110)</t>
   </si>
   <si>
+    <t>複数の運転モードを有する舶用ディーゼル機関の使用及び試験サイクルの明確化に関するMARPOL附属書VIの改正</t>
+  </si>
+  <si>
     <t>Amendments to NOx Technical Code on Use of Multiple Engine Operational Profiles for a Marine Diesel Engine, Including Clarifying Engine Test Cycles</t>
   </si>
   <si>
     <t>Amendments to 2011 ESP Code</t>
   </si>
   <si>
     <t>PSPC塗装検査員の資格名称変更に伴う決議MSC.288(87)の改正</t>
   </si>
   <si>
     <t>LSA Code</t>
   </si>
   <si>
     <t>Passenger ships</t>
   </si>
   <si>
     <t>26 June 2030; or_x000d_
 before going for recycling if this is earlier</t>
   </si>
   <si>
     <t>Ships carrying IMSBC Cargo</t>
   </si>
   <si>
     <t>Designation of SOx ECA (Mediterranean Sea)</t>
   </si>
   <si>
@@ -2774,50 +2789,53 @@
   </si>
   <si>
     <t>300-50,000GT</t>
   </si>
   <si>
     <t>IAMSARマニュアル第III巻の搭載</t>
   </si>
   <si>
     <t>MARPOL Annex V
 - Prohibition to dispose "incinerator ashes from plastic products which may contain toxic or heavy metal residues" into sea, etc</t>
   </si>
   <si>
     <t>SOLAS III/28.2</t>
   </si>
   <si>
     <t>MARPOL附属書II
 -有害液体物質汚染防止緊急手引書の搭載</t>
   </si>
   <si>
     <t>新船 船種</t>
   </si>
   <si>
     <t>Amendments to SOLAS V for Pilot Transfer Arrangements</t>
   </si>
   <si>
+    <t>Amendments to MARPOL Annex VI on clarification of entries in data reporting required by regulations 27 and 28</t>
+  </si>
+  <si>
     <t>試験サイクルの明確化を含む、複数の運転モードを有する舶用ディーゼル機関のNOx規制に関するNOxテクニカルコードの改正</t>
   </si>
   <si>
     <t>救命艇等の保守，詳細点検，作動試験，開放及び修理事業所に関する規定（決議MSC.402(96)）の改正</t>
   </si>
   <si>
     <t>IMDGコードの改正</t>
   </si>
   <si>
     <t>LSAコードの改正</t>
   </si>
   <si>
     <t>Amendments to STCW-F Convention and STCW-F Code</t>
   </si>
   <si>
     <t>2025 Guidelines on Selective Catalytic Reduction (SCR) Systems</t>
   </si>
   <si>
     <t>Ships for which the building contract is placed on or after 26 June 2025; _x000d_
 in the absence of a building contract, the keel of which is laid, or which is at a similar stage of construction on or after 26 December 2025; or_x000d_
 ships the delivery of which is on or after 26 December 2027</t>
   </si>
   <si>
     <t>MEPC.345(78)</t>
   </si>
@@ -3068,50 +3086,53 @@
     <t>2003.01.01</t>
   </si>
   <si>
     <t>1994HSCコードの改正</t>
   </si>
   <si>
     <t>2002.07.01</t>
   </si>
   <si>
     <t>2000HSC Code</t>
   </si>
   <si>
     <t>規則</t>
   </si>
   <si>
     <t>新船 実施時期</t>
   </si>
   <si>
     <t>IGFコードの改正</t>
   </si>
   <si>
     <t>SOLAS II-1/3-4</t>
   </si>
   <si>
     <t>表の参照に関するSOLAS条約II-2章の改正</t>
+  </si>
+  <si>
+    <t>Designation of SOx ECA (North-East Atlantic)</t>
   </si>
   <si>
     <t>Ships for which the building contract is placed on or after 1 January 2026;_x000d_
 in the absence of a building contract, the keel of which is laid, or which is at a similar stage of construction on or after 1 July 2026; or_x000d_
 ships the delivery of which is on or after 1 January 2030</t>
   </si>
   <si>
     <t>1335, 1341</t>
   </si>
   <si>
     <t>2011 ESP Code</t>
   </si>
   <si>
     <t>Ships carrying IMDG Cargo</t>
   </si>
   <si>
     <t>Amendments to SOLAS chapter II-2 and FSS Code on fire safety of ro-ro spaces, etc.</t>
   </si>
   <si>
     <t>揚貨設備及びアンカーハンドリングウインチの安全要件に関するSOLAS条約II-1章の改正</t>
   </si>
   <si>
     <t>Amendments to SOLAS chapter II-2, etc. on the prohibition of perfluorooctane sulfonic acid (PFOS)</t>
   </si>
   <si>
@@ -3598,50 +3619,53 @@
     <t>2002.07.01 to 2005.07.01</t>
   </si>
   <si>
     <t>Amendments to SOLAS Chapter II-2</t>
   </si>
   <si>
     <t>タンカーの非常用曳航装置</t>
   </si>
   <si>
     <t>MARPOL V/1,3,9</t>
   </si>
   <si>
     <t>MARPOL附属書III
 -付録の改正</t>
   </si>
   <si>
     <t>ヘリコプター着船及び吊り上げ区域</t>
   </si>
   <si>
     <t>決議書</t>
   </si>
   <si>
     <t>Ships for which the building contract is placed on or after 1 January 2028;_x000d_
 in the absence of a building contract, the keel of which is laid, or which is at a similar stage of construction on or after 1 July 2028; or_x000d_
 ships the delivery of which is on or after 1 January 2032</t>
+  </si>
+  <si>
+    <t>SOx ECAの指定（北東大西洋）</t>
   </si>
   <si>
     <t>Not later than the first survey on or after 1 January 2028</t>
   </si>
   <si>
     <t>1324, 1325</t>
   </si>
   <si>
     <t>1 January 2025_x000d_
 Administrations may apply it on a voluntary basis as from 1 January 2024</t>
   </si>
   <si>
     <t>Chemical Tankers</t>
   </si>
   <si>
     <t>IBCコードの改正</t>
   </si>
   <si>
     <t>係船設備に関するSOLAS条約の改正</t>
   </si>
   <si>
     <t>Amendments to Forms C, E and P in the appendix to SOLAS certificates</t>
   </si>
   <si>
     <t>Sampling and Analysis at Commissioning of Ballast Water Management Systems (BWMS)</t>
@@ -3867,50 +3891,53 @@
   <si>
     <t>First Periodical Survey on or after 2004.07.01</t>
   </si>
   <si>
     <t>Mandatory on  IMDG Code</t>
   </si>
   <si>
     <t>「照射済核燃料貨物(INF Cargo)」定義の改正</t>
   </si>
   <si>
     <t>証書様式の改正 (1974 SOLAS)</t>
   </si>
   <si>
     <t>現存船 サイズ</t>
   </si>
   <si>
     <t>IGF Code</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>MSC.572(110)</t>
   </si>
   <si>
+    <t>NOx ECAの指定（北東大西洋）</t>
+  </si>
+  <si>
     <t>IGCコードの改正</t>
   </si>
   <si>
     <t>NOx ECAの指定（ノルウェー海）</t>
   </si>
   <si>
     <t>電子傾斜計の搭載に関するSOLAS条約V章及びSE証書書式の改正</t>
   </si>
   <si>
     <t>MSC.554(108)</t>
   </si>
   <si>
     <t>Amendments to SOLAS Chapter II-2 for safety measures on use of fuel oil</t>
   </si>
   <si>
     <t>Amendments to SOLAS Chapter II-1 on safety requirements for lifting appliances and anchor handling winches</t>
   </si>
   <si>
     <t>1303, 1359</t>
   </si>
   <si>
     <t>SCR systems installed on ships the keels of which are laid or which are at a similar stage of construction on or after 1 November 2025</t>
   </si>
   <si>
     <t>Amendments to MARPOL Annex VI related to low-flashpoint fuels and gas fuels</t>
@@ -4168,57 +4195,57 @@
   </si>
   <si>
     <t>MARPOL附属書I
 -CASの改正 (1)</t>
   </si>
   <si>
     <t>Amendments to SOLAS Chapter VII (INF Cargo)</t>
   </si>
   <si>
     <t>406 434 462 467 478 526</t>
   </si>
   <si>
     <t>2002.03.01</t>
   </si>
   <si>
     <t>376 123 345 223</t>
   </si>
   <si>
     <t>MARPOL附属書I
 -シングルハルタンカーフェーズアウト適用の拡大</t>
   </si>
   <si>
     <t>関連するTEC No.</t>
   </si>
   <si>
+    <t>MARPOL Annex VI</t>
+  </si>
+  <si>
     <t>Amendments to IGC Code</t>
   </si>
   <si>
     <t>MSC.566(109)</t>
-  </si>
-[...1 lines deleted...]
-    <t>MARPOL Annex VI</t>
   </si>
   <si>
     <t>MEPC.392(82)</t>
   </si>
   <si>
     <t>1309, 1324</t>
   </si>
   <si>
     <t>IMSBCコードの改正</t>
   </si>
   <si>
     <t>Amendments to SOLAS due to modernization of the Global Maritime Distress and Safety System (GMDSS)</t>
   </si>
   <si>
     <t>MSC.459(101)</t>
   </si>
   <si>
     <t>AFS Convention</t>
   </si>
   <si>
     <t>Short-term measures for reduction of GHG (Carbon Intensity Indicator (CII))</t>
   </si>
   <si>
     <t>区画と損傷時復原性要件の改正</t>
   </si>
@@ -4448,50 +4475,58 @@
     <t>MARPOL附属書I_x000d_
 -シングルハルタンカーのフェーズアウト前倒し</t>
   </si>
   <si>
     <t>ESP (Evaluation of ship's longitudinal strength)</t>
   </si>
   <si>
     <t>SOLAS V章全面改正</t>
   </si>
   <si>
     <t>SOLAS II-2章全面改正</t>
   </si>
   <si>
     <t>Oil tankers, Chemical tankers</t>
   </si>
   <si>
     <t>MARPOL附属書V
 -「毒性又は重金属を含むプラスチック製品の焼却灰」の海洋投棄の禁止等</t>
   </si>
   <si>
     <t>MARPOL III Appendix</t>
   </si>
   <si>
     <t>MARPOL Annex I_x000d_
 - Establishment of CAS (Condition Assessment Scheme)</t>
+  </si>
+  <si>
+    <t>Designation of NOx ECA (North-East Atlantic)</t>
+  </si>
+  <si>
+    <t>Ships for which the building contract is placed on or after 1 January 2027;_x000d_
+or in the absence of a building contract, ships the keel of which are laid or which is at a similar stage of construction on or after 1 July 2027; or_x000d_
+ships the delivery of which is on or after 1 January 2031</t>
   </si>
   <si>
     <t>Amendments to requirements for maintenance, thorough examination, operational testing, overhaul and repair of lifeboats and rescue boats, launching appliances and release gear (Resolution MSC.402(96))</t>
   </si>
   <si>
     <t>Amendments to SOLAS chapter V and format of SE Certificate on carriage of electronic inclinometers</t>
   </si>
   <si>
     <t>Amendments to LSA Code</t>
   </si>
   <si>
     <t>Ships the keels of which are laid or which are at a similar stage of construction on or after 1 January 2026</t>
   </si>
   <si>
     <t>STCW-F Convention and STCW-F Code</t>
   </si>
   <si>
     <t>バラスト水記録簿の書式の改正</t>
   </si>
   <si>
     <t>100GT and above</t>
   </si>
   <si>
     <t>Amendments to FSS Code</t>
   </si>
@@ -5221,14924 +5256,15067 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M371"/>
+  <dimension ref="A1:M375"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.8125" customWidth="1"/>
     <col min="2" max="3" width="30.8125" customWidth="1"/>
     <col min="4" max="5" width="16.8125" customWidth="1"/>
     <col min="6" max="6" width="12.8125" customWidth="1"/>
     <col min="7" max="8" width="16.8125" customWidth="1"/>
     <col min="9" max="9" width="30.8125" customWidth="1"/>
     <col min="10" max="11" width="16.8125" customWidth="1"/>
     <col min="12" max="12" width="30.8125" customWidth="1"/>
     <col min="13" max="13" width="20.8125" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c s="4" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
       <c s="4" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c s="4" t="s">
         <v>0</v>
       </c>
       <c s="4" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c s="4" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c s="4" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c s="4" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c s="4" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c s="4" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c s="4" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c s="4" t="s">
-        <v>1205</v>
+        <v>1213</v>
       </c>
       <c s="4" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c s="4" t="s">
-        <v>1303</v>
+        <v>1312</v>
       </c>
     </row>
     <row>
       <c>
         <v>1</v>
       </c>
       <c t="s">
-        <v>507</v>
-[...8 lines deleted...]
-        <v>1045</v>
+        <v>511</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1214</v>
+      </c>
+      <c t="s">
+        <v>1052</v>
       </c>
       <c s="5">
         <v>46753</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...11 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>46753</v>
       </c>
     </row>
     <row>
       <c>
         <v>2</v>
       </c>
       <c t="s">
-        <v>1046</v>
-[...8 lines deleted...]
-        <v>609</v>
+        <v>1053</v>
+      </c>
+      <c t="s">
+        <v>700</v>
+      </c>
+      <c t="s">
+        <v>966</v>
+      </c>
+      <c t="s">
+        <v>613</v>
       </c>
       <c s="5">
         <v>46753</v>
       </c>
       <c t="s">
-        <v>782</v>
-[...5 lines deleted...]
-        <v>697</v>
+        <v>787</v>
+      </c>
+      <c t="s">
+        <v>512</v>
+      </c>
+      <c t="s">
+        <v>701</v>
       </c>
       <c r="M3">
         <v>1335</v>
       </c>
     </row>
     <row>
       <c>
         <v>3</v>
       </c>
       <c t="s">
-        <v>867</v>
-[...8 lines deleted...]
-        <v>1208</v>
+        <v>872</v>
+      </c>
+      <c t="s">
+        <v>199</v>
+      </c>
+      <c t="s">
+        <v>614</v>
+      </c>
+      <c t="s">
+        <v>1216</v>
       </c>
       <c s="5">
         <v>46753</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>513</v>
       </c>
       <c s="2">
         <v>46753</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>513</v>
       </c>
       <c s="2">
         <v>46753</v>
       </c>
       <c t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
     <row>
       <c>
         <v>4</v>
       </c>
       <c t="s">
-        <v>405</v>
-[...8 lines deleted...]
-        <v>1208</v>
+        <v>408</v>
+      </c>
+      <c t="s">
+        <v>967</v>
+      </c>
+      <c t="s">
+        <v>514</v>
+      </c>
+      <c t="s">
+        <v>1216</v>
       </c>
       <c s="5">
         <v>46753</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>46753</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>46753</v>
       </c>
       <c>
         <v>1363</v>
       </c>
     </row>
     <row>
       <c>
         <v>5</v>
       </c>
       <c t="s">
+        <v>515</v>
+      </c>
+      <c t="s">
+        <v>788</v>
+      </c>
+      <c t="s">
+        <v>1</v>
+      </c>
+      <c t="s">
+        <v>702</v>
+      </c>
+      <c s="5">
+        <v>46753</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>789</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>409</v>
+      </c>
+      <c>
+        <v>1363</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>6</v>
+      </c>
+      <c t="s">
+        <v>410</v>
+      </c>
+      <c t="s">
+        <v>703</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>121</v>
+      </c>
+      <c s="5">
+        <v>46631</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46631</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46631</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>7</v>
+      </c>
+      <c t="s">
+        <v>1400</v>
+      </c>
+      <c t="s">
+        <v>1217</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>200</v>
+      </c>
+      <c s="5">
+        <v>46631</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>873</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>200</v>
+      </c>
+      <c s="5">
+        <v>46631</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46631</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46631</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>968</v>
+      </c>
+      <c t="s">
+        <v>1135</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>200</v>
+      </c>
+      <c s="5">
+        <v>46631</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46997</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46997</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>704</v>
+      </c>
+      <c t="s">
+        <v>874</v>
+      </c>
+      <c t="s">
+        <v>790</v>
+      </c>
+      <c t="s">
+        <v>411</v>
+      </c>
+      <c s="5">
+        <v>46447</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>412</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>412</v>
+      </c>
+      <c>
+        <v>1354</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>11</v>
+      </c>
+      <c t="s">
+        <v>305</v>
+      </c>
+      <c t="s">
+        <v>201</v>
+      </c>
+      <c t="s">
+        <v>790</v>
+      </c>
+      <c t="s">
+        <v>202</v>
+      </c>
+      <c s="5">
+        <v>46266</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46266</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46266</v>
+      </c>
+      <c>
+        <v>1354</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>12</v>
+      </c>
+      <c t="s">
+        <v>1314</v>
+      </c>
+      <c t="s">
+        <v>1218</v>
+      </c>
+      <c t="s">
+        <v>615</v>
+      </c>
+      <c t="s">
+        <v>1315</v>
+      </c>
+      <c s="5">
+        <v>46204</v>
+      </c>
+      <c t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46204</v>
+      </c>
+      <c t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46204</v>
+      </c>
+      <c>
+        <v>1350</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>13</v>
+      </c>
+      <c t="s">
+        <v>1054</v>
+      </c>
+      <c t="s">
+        <v>616</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1316</v>
+      </c>
+      <c s="5">
+        <v>46082</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46447</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46447</v>
+      </c>
+      <c t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>14</v>
+      </c>
+      <c t="s">
+        <v>122</v>
+      </c>
+      <c t="s">
+        <v>1219</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1316</v>
+      </c>
+      <c s="5">
+        <v>46082</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="M15" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>15</v>
+      </c>
+      <c t="s">
+        <v>413</v>
+      </c>
+      <c t="s">
+        <v>791</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1316</v>
+      </c>
+      <c s="5">
+        <v>46082</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>414</v>
+      </c>
+      <c r="M16" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>16</v>
+      </c>
+      <c t="s">
+        <v>1402</v>
+      </c>
+      <c t="s">
+        <v>875</v>
+      </c>
+      <c t="s">
+        <v>517</v>
+      </c>
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>17</v>
+      </c>
+      <c t="s">
         <v>511</v>
       </c>
       <c t="s">
-        <v>783</v>
-[...33 lines deleted...]
-      <c>
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1214</v>
+      </c>
+      <c t="s">
+        <v>618</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>969</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c>
+        <v>1335</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>18</v>
+      </c>
+      <c t="s">
+        <v>1403</v>
+      </c>
+      <c t="s">
+        <v>1220</v>
+      </c>
+      <c t="s">
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>5</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>792</v>
+      </c>
+      <c t="s">
+        <v>203</v>
+      </c>
+      <c s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="M19">
+        <v>1303</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>19</v>
+      </c>
+      <c t="s">
+        <v>415</v>
+      </c>
+      <c t="s">
+        <v>794</v>
+      </c>
+      <c t="s">
+        <v>518</v>
+      </c>
+      <c t="s">
+        <v>307</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>20</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>308</v>
+      </c>
+      <c t="s">
+        <v>971</v>
+      </c>
+      <c t="s">
         <v>6</v>
       </c>
-      <c t="s">
-[...30 lines deleted...]
-        <v>408</v>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c>
+        <v>1335</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>21</v>
+      </c>
+      <c t="s">
+        <v>416</v>
+      </c>
+      <c t="s">
+        <v>876</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>795</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>22</v>
+      </c>
+      <c t="s">
+        <v>1404</v>
+      </c>
+      <c t="s">
+        <v>877</v>
+      </c>
+      <c t="s">
+        <v>1055</v>
+      </c>
+      <c t="s">
+        <v>796</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>204</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>204</v>
+      </c>
+      <c>
+        <v>1303</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>23</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
+      <c t="s">
+        <v>706</v>
+      </c>
+      <c t="s">
+        <v>797</v>
+      </c>
+      <c t="s">
+        <v>205</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>24</v>
+      </c>
+      <c t="s">
+        <v>1404</v>
+      </c>
+      <c t="s">
+        <v>877</v>
+      </c>
+      <c t="s">
+        <v>707</v>
+      </c>
+      <c t="s">
+        <v>1221</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>417</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>310</v>
+      </c>
+      <c>
+        <v>1335</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>25</v>
+      </c>
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>311</v>
+      </c>
+      <c t="s">
+        <v>519</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>26</v>
+      </c>
+      <c t="s">
+        <v>1222</v>
+      </c>
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>514</v>
+      </c>
+      <c t="s">
+        <v>312</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c>
+        <v>1287</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>27</v>
+      </c>
+      <c t="s">
+        <v>1314</v>
+      </c>
+      <c t="s">
+        <v>1218</v>
+      </c>
+      <c t="s">
+        <v>615</v>
+      </c>
+      <c t="s">
+        <v>1056</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c>
+        <v>1287</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>28</v>
+      </c>
+      <c t="s">
+        <v>973</v>
+      </c>
+      <c t="s">
+        <v>1057</v>
+      </c>
+      <c t="s">
+        <v>313</v>
+      </c>
+      <c t="s">
+        <v>206</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1405</v>
+      </c>
+      <c t="s">
+        <v>708</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1136</v>
+      </c>
+      <c>
+        <v>1335</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>29</v>
+      </c>
+      <c t="s">
+        <v>511</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1214</v>
+      </c>
+      <c t="s">
+        <v>798</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c s="1" t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c s="1" t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c>
+        <v>1287</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>30</v>
+      </c>
+      <c t="s">
+        <v>1223</v>
+      </c>
+      <c t="s">
+        <v>974</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c t="s">
+        <v>314</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>31</v>
+      </c>
+      <c t="s">
+        <v>975</v>
+      </c>
+      <c t="s">
+        <v>418</v>
+      </c>
+      <c t="s">
+        <v>521</v>
+      </c>
+      <c t="s">
+        <v>522</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c>
+        <v>1303</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>32</v>
+      </c>
+      <c t="s">
+        <v>315</v>
+      </c>
+      <c t="s">
+        <v>419</v>
+      </c>
+      <c t="s">
+        <v>207</v>
+      </c>
+      <c t="s">
+        <v>208</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>33</v>
+      </c>
+      <c t="s">
+        <v>878</v>
+      </c>
+      <c t="s">
+        <v>619</v>
+      </c>
+      <c t="s">
+        <v>1406</v>
+      </c>
+      <c t="s">
+        <v>12</v>
+      </c>
+      <c s="5">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>799</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+      <c t="s">
+        <v>799</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>46023</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>34</v>
+      </c>
+      <c t="s">
+        <v>879</v>
+      </c>
+      <c t="s">
+        <v>620</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>123</v>
+      </c>
+      <c s="5">
+        <v>45962</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1225</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>621</v>
       </c>
       <c>
         <v>1354</v>
       </c>
     </row>
     <row>
       <c>
-        <v>7</v>
-[...223 lines deleted...]
-      <c>
+        <v>35</v>
+      </c>
+      <c t="s">
+        <v>420</v>
+      </c>
+      <c t="s">
+        <v>209</v>
+      </c>
+      <c t="s">
+        <v>210</v>
+      </c>
+      <c t="s">
+        <v>316</v>
+      </c>
+      <c s="5">
+        <v>45931</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45931</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45931</v>
+      </c>
+      <c t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>36</v>
+      </c>
+      <c t="s">
+        <v>1226</v>
+      </c>
+      <c t="s">
+        <v>800</v>
+      </c>
+      <c t="s">
+        <v>421</v>
+      </c>
+      <c t="s">
         <v>13</v>
       </c>
-      <c t="s">
-[...37 lines deleted...]
-      <c>
+      <c s="5">
+        <v>45870</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45870</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45870</v>
+      </c>
+      <c>
+        <v>1325</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>37</v>
+      </c>
+      <c t="s">
+        <v>211</v>
+      </c>
+      <c t="s">
+        <v>212</v>
+      </c>
+      <c t="s">
+        <v>523</v>
+      </c>
+      <c t="s">
+        <v>13</v>
+      </c>
+      <c s="5">
+        <v>45870</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1058</v>
+      </c>
+      <c s="2">
+        <v>45870</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1058</v>
+      </c>
+      <c s="2">
+        <v>45870</v>
+      </c>
+      <c t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>38</v>
+      </c>
+      <c t="s">
+        <v>422</v>
+      </c>
+      <c t="s">
+        <v>214</v>
+      </c>
+      <c t="s">
+        <v>422</v>
+      </c>
+      <c r="F39" s="5">
+        <v>45834</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="1" t="s">
+        <v>880</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="1" t="s">
+        <v>709</v>
+      </c>
+      <c>
+        <v>1311</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>39</v>
+      </c>
+      <c s="1" t="s">
+        <v>622</v>
+      </c>
+      <c t="s">
+        <v>1407</v>
+      </c>
+      <c t="s">
+        <v>423</v>
+      </c>
+      <c t="s">
+        <v>525</v>
+      </c>
+      <c s="5">
+        <v>45689</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45689</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45689</v>
+      </c>
+      <c t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>40</v>
+      </c>
+      <c t="s">
+        <v>424</v>
+      </c>
+      <c t="s">
+        <v>1318</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
         <v>14</v>
       </c>
-      <c t="s">
-[...23 lines deleted...]
-      <c r="M15">
+      <c s="5">
+        <v>45658</v>
+      </c>
+      <c t="s">
+        <v>710</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c t="s">
+        <v>710</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c>
         <v>1303</v>
       </c>
     </row>
     <row>
       <c>
+        <v>41</v>
+      </c>
+      <c t="s">
+        <v>124</v>
+      </c>
+      <c t="s">
+        <v>527</v>
+      </c>
+      <c t="s">
+        <v>528</v>
+      </c>
+      <c t="s">
+        <v>881</v>
+      </c>
+      <c s="5">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>1139</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>1139</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>42</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>308</v>
+      </c>
+      <c t="s">
+        <v>971</v>
+      </c>
+      <c t="s">
+        <v>529</v>
+      </c>
+      <c s="5">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>43</v>
+      </c>
+      <c t="s">
+        <v>528</v>
+      </c>
+      <c t="s">
+        <v>1140</v>
+      </c>
+      <c t="s">
+        <v>528</v>
+      </c>
+      <c t="s">
+        <v>317</v>
+      </c>
+      <c s="5">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>318</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>318</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+      <c>
+        <v>1287</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>44</v>
+      </c>
+      <c t="s">
+        <v>623</v>
+      </c>
+      <c t="s">
+        <v>1227</v>
+      </c>
+      <c t="s">
         <v>15</v>
       </c>
       <c t="s">
-        <v>411</v>
-[...36 lines deleted...]
-      <c>
+        <v>125</v>
+      </c>
+      <c s="5">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>1060</v>
+      </c>
+      <c t="s">
+        <v>319</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+      <c t="s">
+        <v>1060</v>
+      </c>
+      <c t="s">
+        <v>319</v>
+      </c>
+      <c s="2">
+        <v>45474</v>
+      </c>
+      <c>
+        <v>1287</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>45</v>
+      </c>
+      <c t="s">
+        <v>1061</v>
+      </c>
+      <c t="s">
         <v>16</v>
       </c>
       <c t="s">
-        <v>700</v>
-[...1012 lines deleted...]
-        <v>620</v>
+        <v>320</v>
+      </c>
+      <c t="s">
+        <v>624</v>
       </c>
       <c s="5">
         <v>45413</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1397</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1408</v>
       </c>
       <c s="3">
         <v>45413</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1397</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1408</v>
       </c>
       <c s="3">
         <v>45413</v>
       </c>
       <c>
         <v>1293</v>
       </c>
     </row>
     <row>
       <c>
+        <v>46</v>
+      </c>
+      <c t="s">
+        <v>711</v>
+      </c>
+      <c t="s">
+        <v>883</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>425</v>
+      </c>
+      <c s="5">
+        <v>45413</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45778</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45778</v>
+      </c>
+      <c t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>47</v>
+      </c>
+      <c t="s">
+        <v>17</v>
+      </c>
+      <c t="s">
+        <v>976</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>321</v>
+      </c>
+      <c s="5">
+        <v>45413</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45413</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45413</v>
+      </c>
+      <c>
+        <v>1293</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>48</v>
+      </c>
+      <c t="s">
+        <v>713</v>
+      </c>
+      <c t="s">
+        <v>322</v>
+      </c>
+      <c t="s">
+        <v>1062</v>
+      </c>
+      <c t="s">
+        <v>1228</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1251</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>49</v>
+      </c>
+      <c t="s">
+        <v>124</v>
+      </c>
+      <c t="s">
+        <v>527</v>
+      </c>
+      <c t="s">
+        <v>1229</v>
+      </c>
+      <c t="s">
+        <v>1063</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>50</v>
+      </c>
+      <c t="s">
+        <v>1409</v>
+      </c>
+      <c t="s">
+        <v>126</v>
+      </c>
+      <c t="s">
+        <v>1064</v>
+      </c>
+      <c t="s">
+        <v>127</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1241</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>51</v>
+      </c>
+      <c t="s">
+        <v>416</v>
+      </c>
+      <c t="s">
+        <v>876</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>128</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>323</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>323</v>
+      </c>
+      <c>
+        <v>1270</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>52</v>
+      </c>
+      <c t="s">
+        <v>1319</v>
+      </c>
+      <c t="s">
+        <v>324</v>
+      </c>
+      <c t="s">
+        <v>129</v>
+      </c>
+      <c t="s">
+        <v>1230</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>884</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>884</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1270</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>53</v>
+      </c>
+      <c t="s">
+        <v>885</v>
+      </c>
+      <c t="s">
+        <v>886</v>
+      </c>
+      <c t="s">
+        <v>18</v>
+      </c>
+      <c t="s">
+        <v>1231</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>215</v>
+      </c>
+      <c t="s">
+        <v>625</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>215</v>
+      </c>
+      <c t="s">
+        <v>625</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1241</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>54</v>
+      </c>
+      <c t="s">
+        <v>1404</v>
+      </c>
+      <c t="s">
+        <v>877</v>
+      </c>
+      <c t="s">
+        <v>977</v>
+      </c>
+      <c t="s">
+        <v>1320</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>887</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>887</v>
+      </c>
+      <c>
+        <v>1191</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>55</v>
+      </c>
+      <c t="s">
+        <v>1409</v>
+      </c>
+      <c t="s">
+        <v>126</v>
+      </c>
+      <c t="s">
+        <v>801</v>
+      </c>
+      <c t="s">
+        <v>325</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1191</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>56</v>
+      </c>
+      <c t="s">
+        <v>511</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1214</v>
+      </c>
+      <c t="s">
+        <v>802</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c s="1" t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c s="1" t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1229</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>57</v>
+      </c>
+      <c t="s">
+        <v>531</v>
+      </c>
+      <c t="s">
+        <v>1141</v>
+      </c>
+      <c t="s">
+        <v>978</v>
+      </c>
+      <c t="s">
+        <v>1065</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>979</v>
+      </c>
+      <c s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>979</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>58</v>
+      </c>
+      <c t="s">
+        <v>511</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1214</v>
+      </c>
+      <c t="s">
+        <v>19</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c s="1" t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="M59">
+        <v>1191</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>59</v>
+      </c>
+      <c t="s">
+        <v>803</v>
+      </c>
+      <c t="s">
+        <v>1412</v>
+      </c>
+      <c t="s">
+        <v>426</v>
+      </c>
+      <c t="s">
+        <v>627</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>427</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="M60">
+        <v>1241</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>60</v>
+      </c>
+      <c t="s">
+        <v>326</v>
+      </c>
+      <c t="s">
+        <v>1413</v>
+      </c>
+      <c t="s">
+        <v>216</v>
+      </c>
+      <c t="s">
+        <v>714</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1229</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>61</v>
+      </c>
+      <c t="s">
+        <v>1142</v>
+      </c>
+      <c t="s">
+        <v>888</v>
+      </c>
+      <c t="s">
+        <v>129</v>
+      </c>
+      <c t="s">
+        <v>629</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1191</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>62</v>
+      </c>
+      <c t="s">
+        <v>1314</v>
+      </c>
+      <c t="s">
+        <v>1218</v>
+      </c>
+      <c t="s">
+        <v>615</v>
+      </c>
+      <c t="s">
+        <v>532</v>
+      </c>
+      <c s="5">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45292</v>
+      </c>
+      <c>
+        <v>1229</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>63</v>
+      </c>
+      <c t="s">
+        <v>424</v>
+      </c>
+      <c t="s">
+        <v>1318</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>327</v>
+      </c>
+      <c s="5">
+        <v>45261</v>
+      </c>
+      <c t="s">
+        <v>710</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>889</v>
+      </c>
+      <c t="s">
+        <v>710</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>889</v>
+      </c>
+      <c>
+        <v>1270</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>64</v>
+      </c>
+      <c t="s">
+        <v>20</v>
+      </c>
+      <c t="s">
+        <v>428</v>
+      </c>
+      <c t="s">
+        <v>21</v>
+      </c>
+      <c t="s">
+        <v>980</v>
+      </c>
+      <c s="5">
+        <v>45231</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45231</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>45231</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>65</v>
+      </c>
+      <c t="s">
+        <v>429</v>
+      </c>
+      <c t="s">
+        <v>22</v>
+      </c>
+      <c t="s">
+        <v>1321</v>
+      </c>
+      <c t="s">
+        <v>804</v>
+      </c>
+      <c s="5">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c>
+        <v>1245</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>66</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>308</v>
+      </c>
+      <c t="s">
+        <v>971</v>
+      </c>
+      <c t="s">
+        <v>430</v>
+      </c>
+      <c s="5">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c>
+        <v>1241</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>67</v>
+      </c>
+      <c t="s">
+        <v>1322</v>
+      </c>
+      <c t="s">
+        <v>890</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>217</v>
+      </c>
+      <c s="5">
+        <v>44866</v>
+      </c>
+      <c t="s">
+        <v>130</v>
+      </c>
+      <c t="s">
+        <v>431</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>130</v>
+      </c>
+      <c t="s">
+        <v>431</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c>
+        <v>1245</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>68</v>
+      </c>
+      <c t="s">
+        <v>23</v>
+      </c>
+      <c t="s">
+        <v>1067</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>217</v>
+      </c>
+      <c s="5">
+        <v>44866</v>
+      </c>
+      <c t="s">
+        <v>24</v>
+      </c>
+      <c t="s">
+        <v>715</v>
+      </c>
+      <c s="2">
+        <v>44927</v>
+      </c>
+      <c t="s">
+        <v>24</v>
+      </c>
+      <c t="s">
+        <v>715</v>
+      </c>
+      <c t="s">
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>69</v>
+      </c>
+      <c t="s">
+        <v>1232</v>
+      </c>
+      <c t="s">
+        <v>805</v>
+      </c>
+      <c t="s">
+        <v>1229</v>
+      </c>
+      <c t="s">
+        <v>132</v>
+      </c>
+      <c s="5">
+        <v>44866</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>891</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>891</v>
+      </c>
+      <c>
+        <v>1245</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>70</v>
+      </c>
+      <c t="s">
+        <v>1143</v>
+      </c>
+      <c t="s">
+        <v>25</v>
+      </c>
+      <c t="s">
+        <v>210</v>
+      </c>
+      <c t="s">
+        <v>981</v>
+      </c>
+      <c s="5">
+        <v>44713</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44713</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44713</v>
+      </c>
+      <c>
+        <v>1228</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>71</v>
+      </c>
+      <c t="s">
+        <v>716</v>
+      </c>
+      <c t="s">
+        <v>432</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>218</v>
+      </c>
+      <c s="5">
+        <v>44713</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>328</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>806</v>
+      </c>
+      <c>
+        <v>1259</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>72</v>
+      </c>
+      <c t="s">
+        <v>416</v>
+      </c>
+      <c t="s">
+        <v>876</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>329</v>
+      </c>
+      <c s="5">
+        <v>44713</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>631</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>631</v>
+      </c>
+      <c>
+        <v>1229</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>73</v>
+      </c>
+      <c t="s">
+        <v>1233</v>
+      </c>
+      <c t="s">
+        <v>330</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1068</v>
+      </c>
+      <c s="5">
+        <v>44652</v>
+      </c>
+      <c t="s">
+        <v>26</v>
+      </c>
+      <c t="s">
+        <v>1144</v>
+      </c>
+      <c t="s">
+        <v>807</v>
+      </c>
+      <c r="M74">
+        <v>1228</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>74</v>
+      </c>
+      <c t="s">
+        <v>1145</v>
+      </c>
+      <c t="s">
+        <v>331</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1068</v>
+      </c>
+      <c s="5">
+        <v>44652</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44652</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>892</v>
+      </c>
+      <c>
+        <v>1261</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>75</v>
+      </c>
+      <c t="s">
+        <v>1069</v>
+      </c>
+      <c t="s">
+        <v>717</v>
+      </c>
+      <c t="s">
+        <v>21</v>
+      </c>
+      <c t="s">
+        <v>27</v>
+      </c>
+      <c s="5">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>318</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>318</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>76</v>
+      </c>
+      <c t="s">
+        <v>424</v>
+      </c>
+      <c t="s">
+        <v>1318</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>1070</v>
+      </c>
+      <c s="5">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>710</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c t="s">
+        <v>710</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>77</v>
+      </c>
+      <c t="s">
+        <v>1235</v>
+      </c>
+      <c t="s">
+        <v>1140</v>
+      </c>
+      <c t="s">
+        <v>528</v>
+      </c>
+      <c t="s">
+        <v>1071</v>
+      </c>
+      <c s="5">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>318</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>318</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>78</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>308</v>
+      </c>
+      <c t="s">
+        <v>971</v>
+      </c>
+      <c t="s">
+        <v>1236</v>
+      </c>
+      <c s="5">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>44197</v>
+      </c>
+      <c>
+        <v>1191</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>79</v>
+      </c>
+      <c t="s">
+        <v>1072</v>
+      </c>
+      <c t="s">
+        <v>1237</v>
+      </c>
+      <c t="s">
+        <v>790</v>
+      </c>
+      <c t="s">
+        <v>332</v>
+      </c>
+      <c s="5">
+        <v>44105</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44105</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44105</v>
+      </c>
+      <c>
+        <v>1192</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>80</v>
+      </c>
+      <c t="s">
+        <v>632</v>
+      </c>
+      <c t="s">
+        <v>633</v>
+      </c>
+      <c t="s">
+        <v>219</v>
+      </c>
+      <c t="s">
+        <v>333</v>
+      </c>
+      <c s="5">
+        <v>44105</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44105</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>44105</v>
+      </c>
+      <c>
+        <v>1192</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>81</v>
+      </c>
+      <c s="1" t="s">
+        <v>220</v>
+      </c>
+      <c t="s">
+        <v>634</v>
+      </c>
+      <c t="s">
+        <v>1414</v>
+      </c>
+      <c t="s">
+        <v>1415</v>
+      </c>
+      <c s="5">
+        <v>44105</v>
+      </c>
+      <c s="1" t="s">
+        <v>220</v>
+      </c>
+      <c t="s">
+        <v>1144</v>
+      </c>
+      <c t="s">
+        <v>1238</v>
+      </c>
+      <c r="M82">
+        <v>1192</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>82</v>
+      </c>
+      <c s="1" t="s">
+        <v>982</v>
+      </c>
+      <c s="1" t="s">
+        <v>433</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>718</v>
+      </c>
+      <c s="5">
+        <v>43891</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43891</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43891</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>83</v>
+      </c>
+      <c t="s">
+        <v>221</v>
+      </c>
+      <c t="s">
+        <v>533</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>893</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1103</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>84</v>
+      </c>
+      <c s="1" t="s">
+        <v>808</v>
+      </c>
+      <c t="s">
+        <v>1416</v>
+      </c>
+      <c t="s">
+        <v>809</v>
+      </c>
+      <c t="s">
+        <v>894</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>85</v>
+      </c>
+      <c t="s">
+        <v>434</v>
+      </c>
+      <c t="s">
+        <v>1239</v>
+      </c>
+      <c t="s">
+        <v>435</v>
+      </c>
+      <c t="s">
+        <v>28</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>516</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>86</v>
+      </c>
+      <c t="s">
+        <v>719</v>
+      </c>
+      <c t="s">
+        <v>222</v>
+      </c>
+      <c t="s">
+        <v>983</v>
+      </c>
+      <c t="s">
+        <v>534</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1148</v>
+      </c>
+      <c t="s">
+        <v>720</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1148</v>
+      </c>
+      <c t="s">
+        <v>720</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>87</v>
+      </c>
+      <c t="s">
+        <v>895</v>
+      </c>
+      <c t="s">
+        <v>1323</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c t="s">
+        <v>896</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c t="s">
+        <v>708</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1127</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>88</v>
+      </c>
+      <c t="s">
+        <v>1324</v>
+      </c>
+      <c t="s">
+        <v>29</v>
+      </c>
+      <c t="s">
+        <v>535</v>
+      </c>
+      <c t="s">
+        <v>1149</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c r="J89" t="s">
+        <v>223</v>
+      </c>
+      <c s="1" t="s">
+        <v>810</v>
+      </c>
+      <c t="s">
+        <v>1325</v>
+      </c>
+      <c>
+        <v>1162</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>89</v>
+      </c>
+      <c t="s">
+        <v>436</v>
+      </c>
+      <c t="s">
+        <v>984</v>
+      </c>
+      <c t="s">
+        <v>811</v>
+      </c>
+      <c t="s">
+        <v>224</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1162</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>90</v>
+      </c>
+      <c t="s">
+        <v>416</v>
+      </c>
+      <c t="s">
+        <v>876</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>1418</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c>
+        <v>1162</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>91</v>
+      </c>
+      <c t="s">
+        <v>1073</v>
+      </c>
+      <c t="s">
+        <v>721</v>
+      </c>
+      <c t="s">
+        <v>334</v>
+      </c>
+      <c t="s">
+        <v>225</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1240</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1240</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1180</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>92</v>
+      </c>
+      <c t="s">
+        <v>136</v>
+      </c>
+      <c t="s">
+        <v>137</v>
+      </c>
+      <c t="s">
+        <v>1074</v>
+      </c>
+      <c t="s">
+        <v>1075</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1326</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1326</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1162</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>93</v>
+      </c>
+      <c t="s">
+        <v>226</v>
+      </c>
+      <c t="s">
+        <v>1151</v>
+      </c>
+      <c t="s">
+        <v>138</v>
+      </c>
+      <c t="s">
+        <v>812</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>536</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>536</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1162</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>94</v>
+      </c>
+      <c t="s">
+        <v>437</v>
+      </c>
+      <c t="s">
+        <v>985</v>
+      </c>
+      <c t="s">
+        <v>986</v>
+      </c>
+      <c t="s">
+        <v>896</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1241</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>722</v>
+      </c>
+      <c r="M95">
+        <v>1127</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>95</v>
+      </c>
+      <c t="s">
+        <v>227</v>
+      </c>
+      <c t="s">
+        <v>228</v>
+      </c>
+      <c t="s">
+        <v>438</v>
+      </c>
+      <c t="s">
+        <v>896</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1127</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>96</v>
+      </c>
+      <c t="s">
+        <v>511</v>
+      </c>
+      <c t="s">
+        <v>965</v>
+      </c>
+      <c t="s">
+        <v>1242</v>
+      </c>
+      <c t="s">
+        <v>813</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c s="1" t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c s="1" t="s">
+        <v>520</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1127</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>97</v>
+      </c>
+      <c t="s">
+        <v>30</v>
+      </c>
+      <c t="s">
+        <v>439</v>
+      </c>
+      <c t="s">
+        <v>814</v>
+      </c>
+      <c t="s">
+        <v>894</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>98</v>
+      </c>
+      <c t="s">
+        <v>229</v>
+      </c>
+      <c t="s">
+        <v>1152</v>
+      </c>
+      <c t="s">
+        <v>815</v>
+      </c>
+      <c t="s">
+        <v>894</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>99</v>
+      </c>
+      <c t="s">
+        <v>1419</v>
+      </c>
+      <c t="s">
+        <v>335</v>
+      </c>
+      <c t="s">
+        <v>723</v>
+      </c>
+      <c t="s">
+        <v>440</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1420</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1420</v>
+      </c>
+      <c>
+        <v>1090</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>100</v>
+      </c>
+      <c t="s">
+        <v>1076</v>
+      </c>
+      <c t="s">
+        <v>230</v>
+      </c>
+      <c t="s">
+        <v>1327</v>
+      </c>
+      <c t="s">
+        <v>336</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>635</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>987</v>
+      </c>
+      <c r="M101">
+        <v>1090</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>101</v>
+      </c>
+      <c t="s">
+        <v>1077</v>
+      </c>
+      <c t="s">
+        <v>31</v>
+      </c>
+      <c t="s">
+        <v>636</v>
+      </c>
+      <c t="s">
+        <v>897</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1243</v>
+      </c>
+      <c r="M102">
+        <v>1090</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>102</v>
+      </c>
+      <c t="s">
+        <v>898</v>
+      </c>
+      <c t="s">
+        <v>899</v>
+      </c>
+      <c t="s">
+        <v>1421</v>
+      </c>
+      <c t="s">
+        <v>517</v>
+      </c>
+      <c s="5">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43831</v>
+      </c>
+      <c>
+        <v>1090</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>103</v>
+      </c>
+      <c t="s">
+        <v>441</v>
+      </c>
+      <c t="s">
+        <v>337</v>
+      </c>
+      <c t="s">
+        <v>210</v>
+      </c>
+      <c t="s">
+        <v>724</v>
+      </c>
+      <c s="5">
+        <v>43751</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1422</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1422</v>
+      </c>
+      <c>
+        <v>1156</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>104</v>
+      </c>
+      <c s="1" t="s">
+        <v>637</v>
+      </c>
+      <c s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c t="s">
+        <v>1414</v>
+      </c>
+      <c t="s">
+        <v>32</v>
+      </c>
+      <c s="5">
+        <v>43709</v>
+      </c>
+      <c t="s">
+        <v>338</v>
+      </c>
+      <c t="s">
+        <v>1144</v>
+      </c>
+      <c t="s">
+        <v>1328</v>
+      </c>
+      <c r="M105">
+        <v>1156</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>105</v>
+      </c>
+      <c t="s">
+        <v>900</v>
+      </c>
+      <c t="s">
+        <v>725</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1244</v>
+      </c>
+      <c s="5">
+        <v>43466</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43466</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43466</v>
+      </c>
+      <c>
+        <v>1133</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>106</v>
+      </c>
+      <c t="s">
+        <v>726</v>
+      </c>
+      <c t="s">
+        <v>1424</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1244</v>
+      </c>
+      <c s="5">
+        <v>43466</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1425</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1133</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>107</v>
+      </c>
+      <c t="s">
+        <v>424</v>
+      </c>
+      <c t="s">
+        <v>1318</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>339</v>
+      </c>
+      <c s="5">
+        <v>43466</v>
+      </c>
+      <c t="s">
+        <v>1329</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>537</v>
+      </c>
+      <c t="s">
+        <v>1329</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>537</v>
+      </c>
+      <c t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>108</v>
+      </c>
+      <c t="s">
+        <v>728</v>
+      </c>
+      <c t="s">
+        <v>1245</v>
+      </c>
+      <c t="s">
+        <v>210</v>
+      </c>
+      <c t="s">
+        <v>33</v>
+      </c>
+      <c s="5">
+        <v>43401</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>901</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>901</v>
+      </c>
+      <c>
+        <v>1103</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>109</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>902</v>
+      </c>
+      <c t="s">
+        <v>1153</v>
+      </c>
+      <c t="s">
+        <v>1426</v>
+      </c>
+      <c s="5">
+        <v>43282</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>43282</v>
+      </c>
+      <c t="s">
+        <v>1059</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>43282</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>110</v>
+      </c>
+      <c t="s">
+        <v>989</v>
+      </c>
+      <c t="s">
+        <v>340</v>
+      </c>
+      <c t="s">
+        <v>729</v>
+      </c>
+      <c t="s">
+        <v>638</v>
+      </c>
+      <c s="5">
+        <v>43282</v>
+      </c>
+      <c t="s">
+        <v>1078</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43282</v>
+      </c>
+      <c t="s">
+        <v>1078</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43282</v>
+      </c>
+      <c>
+        <v>1105</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>111</v>
+      </c>
+      <c t="s">
+        <v>816</v>
+      </c>
+      <c t="s">
+        <v>730</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>231</v>
+      </c>
+      <c s="5">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1058</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1058</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c>
+        <v>1139</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>112</v>
+      </c>
+      <c t="s">
+        <v>34</v>
+      </c>
+      <c t="s">
+        <v>1330</v>
+      </c>
+      <c t="s">
+        <v>1229</v>
+      </c>
+      <c t="s">
+        <v>442</v>
+      </c>
+      <c s="5">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>139</v>
+      </c>
+      <c t="s">
+        <v>35</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>139</v>
+      </c>
+      <c t="s">
+        <v>35</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c>
+        <v>1103</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>113</v>
+      </c>
+      <c t="s">
+        <v>36</v>
+      </c>
+      <c t="s">
+        <v>1154</v>
+      </c>
+      <c t="s">
+        <v>320</v>
+      </c>
+      <c t="s">
+        <v>341</v>
+      </c>
+      <c s="5">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>43160</v>
+      </c>
+      <c>
+        <v>1135</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>114</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>902</v>
+      </c>
+      <c t="s">
+        <v>1153</v>
+      </c>
+      <c t="s">
+        <v>140</v>
+      </c>
+      <c s="5">
+        <v>43101</v>
+      </c>
+      <c t="s">
+        <v>342</v>
+      </c>
+      <c t="s">
+        <v>1079</v>
+      </c>
+      <c s="2">
+        <v>43101</v>
+      </c>
+      <c t="s">
+        <v>342</v>
+      </c>
+      <c t="s">
+        <v>1079</v>
+      </c>
+      <c s="2">
+        <v>43101</v>
+      </c>
+      <c>
+        <v>1090</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>115</v>
+      </c>
+      <c t="s">
+        <v>416</v>
+      </c>
+      <c t="s">
+        <v>538</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>37</v>
+      </c>
+      <c s="5">
+        <v>43101</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c>
+        <v>1090</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>116</v>
+      </c>
+      <c t="s">
+        <v>1427</v>
+      </c>
+      <c t="s">
+        <v>141</v>
+      </c>
+      <c t="s">
+        <v>1427</v>
+      </c>
+      <c r="F117" s="5">
+        <v>42986</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42986</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42986</v>
+      </c>
+      <c>
+        <v>1086</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>117</v>
+      </c>
+      <c t="s">
+        <v>539</v>
+      </c>
+      <c t="s">
+        <v>1331</v>
+      </c>
+      <c t="s">
+        <v>903</v>
+      </c>
+      <c t="s">
+        <v>1428</v>
+      </c>
+      <c s="5">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1246</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1078</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>118</v>
+      </c>
+      <c t="s">
+        <v>232</v>
+      </c>
+      <c t="s">
+        <v>1429</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>38</v>
+      </c>
+      <c s="5">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>119</v>
+      </c>
+      <c t="s">
+        <v>639</v>
+      </c>
+      <c t="s">
+        <v>233</v>
+      </c>
+      <c t="s">
+        <v>234</v>
+      </c>
+      <c t="s">
+        <v>142</v>
+      </c>
+      <c s="5">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42979</v>
+      </c>
+      <c>
+        <v>1078</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>120</v>
+      </c>
+      <c t="s">
+        <v>904</v>
+      </c>
+      <c t="s">
+        <v>444</v>
+      </c>
+      <c t="s">
+        <v>445</v>
+      </c>
+      <c t="s">
+        <v>1156</v>
+      </c>
+      <c s="5">
+        <v>42979</v>
+      </c>
+      <c t="s">
+        <v>817</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>235</v>
+      </c>
+      <c t="s">
+        <v>817</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>446</v>
+      </c>
+      <c>
+        <v>1078</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>121</v>
+      </c>
+      <c t="s">
+        <v>1333</v>
+      </c>
+      <c t="s">
+        <v>447</v>
+      </c>
+      <c t="s">
+        <v>818</v>
+      </c>
+      <c t="s">
+        <v>343</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>122</v>
+      </c>
+      <c t="s">
+        <v>1080</v>
+      </c>
+      <c t="s">
+        <v>540</v>
+      </c>
+      <c t="s">
+        <v>541</v>
+      </c>
+      <c t="s">
+        <v>39</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1081</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c>
+        <v>1043</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>123</v>
+      </c>
+      <c t="s">
+        <v>640</v>
+      </c>
+      <c t="s">
+        <v>641</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>542</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1329</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>143</v>
+      </c>
+      <c t="s">
+        <v>1329</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>143</v>
+      </c>
+      <c t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>124</v>
+      </c>
+      <c t="s">
+        <v>344</v>
+      </c>
+      <c t="s">
+        <v>1247</v>
+      </c>
+      <c t="s">
+        <v>438</v>
+      </c>
+      <c t="s">
+        <v>731</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1334</v>
+      </c>
+      <c s="1" t="s">
+        <v>144</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1334</v>
+      </c>
+      <c s="1" t="s">
+        <v>144</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c>
+        <v>1054</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>125</v>
+      </c>
+      <c t="s">
+        <v>1248</v>
+      </c>
+      <c t="s">
+        <v>905</v>
+      </c>
+      <c t="s">
+        <v>732</v>
+      </c>
+      <c t="s">
+        <v>1335</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c s="1" t="s">
+        <v>543</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>642</v>
+      </c>
+      <c s="1" t="s">
+        <v>543</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>40</v>
+      </c>
+      <c>
+        <v>1054</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>126</v>
+      </c>
+      <c t="s">
+        <v>1249</v>
+      </c>
+      <c t="s">
+        <v>990</v>
+      </c>
+      <c t="s">
+        <v>544</v>
+      </c>
+      <c t="s">
+        <v>1336</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>144</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>144</v>
+      </c>
+      <c s="2">
+        <v>42736</v>
+      </c>
+      <c>
+        <v>1054</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>127</v>
+      </c>
+      <c t="s">
+        <v>345</v>
+      </c>
+      <c t="s">
+        <v>145</v>
+      </c>
+      <c t="s">
+        <v>1250</v>
+      </c>
+      <c t="s">
+        <v>643</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>819</v>
+      </c>
+      <c s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c t="s">
+        <v>1081</v>
+      </c>
+      <c t="s">
+        <v>819</v>
+      </c>
+      <c s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c t="s">
+        <v>644</v>
+      </c>
+      <c>
+        <v>1024</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>128</v>
+      </c>
+      <c t="s">
+        <v>1251</v>
+      </c>
+      <c t="s">
+        <v>346</v>
+      </c>
+      <c t="s">
+        <v>1083</v>
+      </c>
+      <c t="s">
+        <v>731</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>146</v>
+      </c>
+      <c t="s">
+        <v>1079</v>
+      </c>
+      <c t="s">
+        <v>1081</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1054</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>129</v>
+      </c>
+      <c t="s">
+        <v>645</v>
+      </c>
+      <c t="s">
+        <v>906</v>
+      </c>
+      <c t="s">
+        <v>1337</v>
+      </c>
+      <c t="s">
+        <v>236</v>
+      </c>
+      <c s="5">
+        <v>42736</v>
+      </c>
+      <c t="s">
+        <v>41</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>642</v>
+      </c>
+      <c t="s">
+        <v>41</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>40</v>
+      </c>
+      <c>
+        <v>1054</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>130</v>
+      </c>
+      <c t="s">
         <v>42</v>
       </c>
       <c t="s">
-        <v>706</v>
-[...36 lines deleted...]
-      <c>
+        <v>449</v>
+      </c>
+      <c t="s">
+        <v>545</v>
+      </c>
+      <c t="s">
         <v>43</v>
       </c>
-      <c t="s">
-[...37 lines deleted...]
-      <c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1084</v>
+      </c>
+      <c t="s">
+        <v>1079</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1084</v>
+      </c>
+      <c t="s">
+        <v>1079</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c>
+        <v>1024</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>131</v>
+      </c>
+      <c t="s">
+        <v>907</v>
+      </c>
+      <c t="s">
+        <v>237</v>
+      </c>
+      <c t="s">
+        <v>814</v>
+      </c>
+      <c t="s">
+        <v>43</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c>
+        <v>1024</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>132</v>
+      </c>
+      <c t="s">
+        <v>347</v>
+      </c>
+      <c t="s">
+        <v>733</v>
+      </c>
+      <c t="s">
+        <v>1338</v>
+      </c>
+      <c t="s">
+        <v>43</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>238</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>238</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c>
+        <v>1024</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>705</v>
+      </c>
+      <c t="s">
+        <v>308</v>
+      </c>
+      <c t="s">
+        <v>1153</v>
+      </c>
+      <c t="s">
+        <v>1339</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>147</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>147</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c>
+        <v>1024</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>134</v>
+      </c>
+      <c t="s">
+        <v>1314</v>
+      </c>
+      <c t="s">
+        <v>1218</v>
+      </c>
+      <c t="s">
+        <v>615</v>
+      </c>
+      <c t="s">
+        <v>646</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1253</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>239</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>135</v>
+      </c>
+      <c t="s">
+        <v>1157</v>
+      </c>
+      <c t="s">
+        <v>647</v>
+      </c>
+      <c t="s">
+        <v>1340</v>
+      </c>
+      <c t="s">
+        <v>546</v>
+      </c>
+      <c s="5">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>820</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>820</v>
+      </c>
+      <c s="2">
+        <v>42552</v>
+      </c>
+      <c t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>136</v>
+      </c>
+      <c s="1" t="s">
+        <v>240</v>
+      </c>
+      <c s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c t="s">
+        <v>734</v>
+      </c>
+      <c t="s">
+        <v>548</v>
+      </c>
+      <c s="5">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>137</v>
+      </c>
+      <c s="1" t="s">
+        <v>991</v>
+      </c>
+      <c s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c t="s">
+        <v>1254</v>
+      </c>
+      <c t="s">
+        <v>735</v>
+      </c>
+      <c s="5">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+      <c>
+        <v>1018</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>138</v>
+      </c>
+      <c s="1" t="s">
         <v>44</v>
       </c>
-      <c t="s">
-[...37 lines deleted...]
-      <c>
+      <c s="1" t="s">
         <v>45</v>
       </c>
       <c t="s">
-        <v>122</v>
-[...33 lines deleted...]
-      <c>
+        <v>1431</v>
+      </c>
+      <c t="s">
+        <v>450</v>
+      </c>
+      <c s="5">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42430</v>
+      </c>
+      <c>
+        <v>1018</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>139</v>
+      </c>
+      <c t="s">
+        <v>148</v>
+      </c>
+      <c t="s">
+        <v>821</v>
+      </c>
+      <c t="s">
         <v>46</v>
       </c>
       <c t="s">
-        <v>1398</v>
-[...36 lines deleted...]
-      <c>
+        <v>549</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>140</v>
+      </c>
+      <c t="s">
+        <v>148</v>
+      </c>
+      <c t="s">
+        <v>908</v>
+      </c>
+      <c t="s">
+        <v>992</v>
+      </c>
+      <c t="s">
+        <v>550</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>141</v>
+      </c>
+      <c t="s">
+        <v>993</v>
+      </c>
+      <c t="s">
+        <v>1255</v>
+      </c>
+      <c t="s">
+        <v>1256</v>
+      </c>
+      <c t="s">
+        <v>909</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>241</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>994</v>
+      </c>
+      <c t="s">
+        <v>241</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>551</v>
+      </c>
+      <c t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>142</v>
+      </c>
+      <c t="s">
+        <v>822</v>
+      </c>
+      <c t="s">
+        <v>242</v>
+      </c>
+      <c t="s">
+        <v>528</v>
+      </c>
+      <c t="s">
+        <v>1341</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>648</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1158</v>
+      </c>
+      <c t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>143</v>
+      </c>
+      <c t="s">
+        <v>416</v>
+      </c>
+      <c t="s">
+        <v>876</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>451</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>144</v>
+      </c>
+      <c t="s">
+        <v>1086</v>
+      </c>
+      <c t="s">
+        <v>243</v>
+      </c>
+      <c t="s">
+        <v>910</v>
+      </c>
+      <c t="s">
+        <v>348</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
         <v>47</v>
       </c>
       <c t="s">
-        <v>412</v>
-[...36 lines deleted...]
-      <c>
+        <v>552</v>
+      </c>
+      <c t="s">
+        <v>648</v>
+      </c>
+      <c t="s">
+        <v>47</v>
+      </c>
+      <c t="s">
+        <v>552</v>
+      </c>
+      <c s="2">
+        <v>42370</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>145</v>
+      </c>
+      <c t="s">
+        <v>553</v>
+      </c>
+      <c t="s">
+        <v>911</v>
+      </c>
+      <c t="s">
+        <v>554</v>
+      </c>
+      <c t="s">
+        <v>348</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>144</v>
+      </c>
+      <c t="s">
+        <v>648</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>146</v>
+      </c>
+      <c t="s">
+        <v>452</v>
+      </c>
+      <c t="s">
+        <v>1432</v>
+      </c>
+      <c t="s">
+        <v>814</v>
+      </c>
+      <c t="s">
+        <v>348</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>736</v>
+      </c>
+      <c s="1" t="s">
+        <v>144</v>
+      </c>
+      <c t="s">
+        <v>648</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>147</v>
+      </c>
+      <c t="s">
+        <v>823</v>
+      </c>
+      <c t="s">
+        <v>737</v>
+      </c>
+      <c t="s">
+        <v>1087</v>
+      </c>
+      <c t="s">
+        <v>1433</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>144</v>
+      </c>
+      <c t="s">
+        <v>648</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>148</v>
+      </c>
+      <c t="s">
+        <v>649</v>
+      </c>
+      <c t="s">
+        <v>995</v>
+      </c>
+      <c t="s">
+        <v>349</v>
+      </c>
+      <c t="s">
+        <v>150</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c t="s">
+        <v>1159</v>
+      </c>
+      <c t="s">
+        <v>648</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>149</v>
+      </c>
+      <c t="s">
+        <v>912</v>
+      </c>
+      <c t="s">
+        <v>1088</v>
+      </c>
+      <c t="s">
+        <v>1089</v>
+      </c>
+      <c t="s">
+        <v>348</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>144</v>
+      </c>
+      <c s="1" t="s">
+        <v>913</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>150</v>
+      </c>
+      <c t="s">
+        <v>151</v>
+      </c>
+      <c t="s">
+        <v>555</v>
+      </c>
+      <c t="s">
+        <v>738</v>
+      </c>
+      <c t="s">
+        <v>453</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>151</v>
+      </c>
+      <c t="s">
+        <v>822</v>
+      </c>
+      <c t="s">
+        <v>242</v>
+      </c>
+      <c t="s">
+        <v>615</v>
+      </c>
+      <c t="s">
+        <v>646</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1253</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>239</v>
+      </c>
+      <c t="s">
+        <v>1253</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
         <v>48</v>
       </c>
       <c t="s">
-        <v>1310</v>
-[...590 lines deleted...]
-        <v>63</v>
+        <v>1342</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>152</v>
+      </c>
+      <c t="s">
+        <v>350</v>
+      </c>
+      <c t="s">
+        <v>454</v>
+      </c>
+      <c t="s">
+        <v>986</v>
+      </c>
+      <c t="s">
+        <v>348</v>
+      </c>
+      <c s="5">
+        <v>42370</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>144</v>
+      </c>
+      <c t="s">
+        <v>648</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>1001</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>153</v>
+      </c>
+      <c t="s">
+        <v>650</v>
+      </c>
+      <c t="s">
+        <v>914</v>
+      </c>
+      <c t="s">
+        <v>1257</v>
+      </c>
+      <c t="s">
+        <v>152</v>
+      </c>
+      <c s="5">
+        <v>42248</v>
+      </c>
+      <c t="s">
+        <v>1090</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>244</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>154</v>
+      </c>
+      <c t="s">
+        <v>1091</v>
+      </c>
+      <c t="s">
+        <v>556</v>
       </c>
       <c t="s">
         <v>1313</v>
       </c>
       <c t="s">
-        <v>884</v>
-[...3450 lines deleted...]
-        <v>150</v>
+        <v>152</v>
       </c>
       <c s="5">
         <v>42248</v>
       </c>
       <c t="s">
-        <v>1083</v>
-[...55 lines deleted...]
-        <v>981</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>651</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>991</v>
       </c>
     </row>
     <row>
       <c>
-        <v>151</v>
-[...11 lines deleted...]
-        <v>989</v>
+        <v>155</v>
+      </c>
+      <c s="1" t="s">
+        <v>455</v>
+      </c>
+      <c s="1" t="s">
+        <v>739</v>
+      </c>
+      <c s="1" t="s">
+        <v>557</v>
+      </c>
+      <c t="s">
+        <v>996</v>
       </c>
       <c s="5">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>42005</v>
       </c>
     </row>
     <row>
       <c>
-        <v>152</v>
-[...11 lines deleted...]
-        <v>1085</v>
+        <v>156</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>1318</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>1092</v>
       </c>
       <c s="5">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1329</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1329</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c>
         <v>965</v>
       </c>
     </row>
     <row>
       <c>
-        <v>153</v>
-[...11 lines deleted...]
-        <v>1152</v>
+        <v>157</v>
+      </c>
+      <c t="s">
+        <v>245</v>
+      </c>
+      <c t="s">
+        <v>1258</v>
+      </c>
+      <c t="s">
+        <v>245</v>
+      </c>
+      <c t="s">
+        <v>1160</v>
       </c>
       <c s="5">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c>
         <v>965</v>
       </c>
     </row>
     <row>
       <c>
-        <v>154</v>
-[...11 lines deleted...]
-        <v>49</v>
+        <v>158</v>
+      </c>
+      <c t="s">
+        <v>1434</v>
+      </c>
+      <c t="s">
+        <v>1435</v>
+      </c>
+      <c t="s">
+        <v>351</v>
+      </c>
+      <c t="s">
+        <v>50</v>
       </c>
       <c s="5">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...31 lines deleted...]
-        <v>49</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c s="1" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>159</v>
+      </c>
+      <c t="s">
+        <v>456</v>
+      </c>
+      <c t="s">
+        <v>246</v>
+      </c>
+      <c t="s">
+        <v>1093</v>
+      </c>
+      <c t="s">
+        <v>50</v>
       </c>
       <c s="5">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c>
         <v>965</v>
       </c>
     </row>
     <row>
       <c>
-        <v>156</v>
-[...11 lines deleted...]
-        <v>1087</v>
+        <v>160</v>
+      </c>
+      <c t="s">
+        <v>457</v>
+      </c>
+      <c t="s">
+        <v>51</v>
+      </c>
+      <c t="s">
+        <v>1259</v>
+      </c>
+      <c t="s">
+        <v>1094</v>
       </c>
       <c s="5">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>740</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>740</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c>
         <v>965</v>
       </c>
     </row>
     <row>
       <c>
-        <v>157</v>
-[...11 lines deleted...]
-        <v>1251</v>
+        <v>161</v>
+      </c>
+      <c t="s">
+        <v>741</v>
+      </c>
+      <c t="s">
+        <v>652</v>
+      </c>
+      <c t="s">
+        <v>997</v>
+      </c>
+      <c t="s">
+        <v>1260</v>
       </c>
       <c s="5">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>42005</v>
       </c>
       <c>
         <v>965</v>
       </c>
     </row>
     <row>
       <c>
-        <v>158</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>162</v>
+      </c>
+      <c t="s">
+        <v>1162</v>
       </c>
       <c t="s">
         <v>52</v>
       </c>
       <c t="s">
-        <v>737</v>
+        <v>53</v>
+      </c>
+      <c t="s">
+        <v>742</v>
       </c>
       <c s="5">
         <v>41961</v>
       </c>
       <c t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>824</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>41961</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...22 lines deleted...]
-        <v>554</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>163</v>
+      </c>
+      <c s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c t="s">
+        <v>1229</v>
+      </c>
+      <c t="s">
+        <v>558</v>
       </c>
       <c s="5">
         <v>41913</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41913</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41913</v>
       </c>
       <c>
         <v>958</v>
       </c>
     </row>
     <row>
       <c>
-        <v>160</v>
-[...11 lines deleted...]
-        <v>454</v>
+        <v>164</v>
+      </c>
+      <c s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c s="1" t="s">
+        <v>352</v>
+      </c>
+      <c t="s">
+        <v>1096</v>
+      </c>
+      <c t="s">
+        <v>458</v>
       </c>
       <c s="5">
         <v>41913</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...11 lines deleted...]
-        <v>1207</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41913</v>
       </c>
     </row>
     <row>
       <c>
-        <v>161</v>
-[...11 lines deleted...]
-        <v>1425</v>
+        <v>165</v>
+      </c>
+      <c t="s">
+        <v>1346</v>
+      </c>
+      <c t="s">
+        <v>559</v>
+      </c>
+      <c t="s">
+        <v>986</v>
+      </c>
+      <c t="s">
+        <v>1436</v>
       </c>
       <c s="5">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>825</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>947</v>
       </c>
     </row>
     <row>
       <c>
-        <v>162</v>
-[...11 lines deleted...]
-        <v>650</v>
+        <v>166</v>
+      </c>
+      <c t="s">
+        <v>229</v>
+      </c>
+      <c t="s">
+        <v>743</v>
+      </c>
+      <c t="s">
+        <v>653</v>
+      </c>
+      <c t="s">
+        <v>654</v>
       </c>
       <c s="5">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>560</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>947</v>
       </c>
     </row>
     <row>
       <c>
-        <v>163</v>
-[...11 lines deleted...]
-        <v>1425</v>
+        <v>167</v>
+      </c>
+      <c t="s">
+        <v>353</v>
+      </c>
+      <c t="s">
+        <v>998</v>
+      </c>
+      <c t="s">
+        <v>561</v>
+      </c>
+      <c t="s">
+        <v>1436</v>
       </c>
       <c s="5">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>153</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>947</v>
       </c>
     </row>
     <row>
       <c>
-        <v>164</v>
-[...11 lines deleted...]
-        <v>1425</v>
+        <v>168</v>
+      </c>
+      <c t="s">
+        <v>247</v>
+      </c>
+      <c t="s">
+        <v>744</v>
+      </c>
+      <c t="s">
+        <v>354</v>
+      </c>
+      <c t="s">
+        <v>1436</v>
       </c>
       <c s="5">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
+      </c>
+      <c t="s">
+        <v>459</v>
       </c>
       <c>
         <v>947</v>
       </c>
     </row>
     <row>
       <c>
-        <v>165</v>
-[...11 lines deleted...]
-        <v>1425</v>
+        <v>169</v>
+      </c>
+      <c t="s">
+        <v>999</v>
+      </c>
+      <c t="s">
+        <v>916</v>
+      </c>
+      <c t="s">
+        <v>562</v>
+      </c>
+      <c t="s">
+        <v>1436</v>
       </c>
       <c s="5">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
       </c>
       <c s="2">
         <v>43647</v>
       </c>
       <c>
         <v>947</v>
       </c>
     </row>
     <row>
       <c>
-        <v>166</v>
-[...11 lines deleted...]
-        <v>1425</v>
+        <v>170</v>
+      </c>
+      <c t="s">
+        <v>1000</v>
+      </c>
+      <c t="s">
+        <v>655</v>
+      </c>
+      <c t="s">
+        <v>1261</v>
+      </c>
+      <c t="s">
+        <v>1436</v>
       </c>
       <c s="5">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
       <c>
         <v>947</v>
       </c>
     </row>
     <row>
       <c>
-        <v>167</v>
-[...11 lines deleted...]
-        <v>1425</v>
+        <v>171</v>
+      </c>
+      <c t="s">
+        <v>917</v>
+      </c>
+      <c t="s">
+        <v>826</v>
+      </c>
+      <c t="s">
+        <v>438</v>
+      </c>
+      <c t="s">
+        <v>1436</v>
       </c>
       <c s="5">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>947</v>
       </c>
     </row>
     <row>
       <c>
-        <v>168</v>
-[...11 lines deleted...]
-        <v>1425</v>
+        <v>172</v>
+      </c>
+      <c t="s">
+        <v>1347</v>
+      </c>
+      <c t="s">
+        <v>1262</v>
+      </c>
+      <c t="s">
+        <v>54</v>
+      </c>
+      <c t="s">
+        <v>1436</v>
       </c>
       <c s="5">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...5 lines deleted...]
-        <v>822</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
+      </c>
+      <c t="s">
+        <v>827</v>
       </c>
       <c>
         <v>947</v>
       </c>
     </row>
     <row>
       <c>
-        <v>169</v>
-[...11 lines deleted...]
-        <v>1339</v>
+        <v>173</v>
+      </c>
+      <c t="s">
+        <v>1164</v>
+      </c>
+      <c t="s">
+        <v>355</v>
+      </c>
+      <c t="s">
+        <v>1263</v>
+      </c>
+      <c t="s">
+        <v>1348</v>
       </c>
       <c s="5">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>356</v>
       </c>
       <c s="2">
         <v>41821</v>
       </c>
-      <c r="M170">
+      <c r="M174">
         <v>947</v>
       </c>
     </row>
     <row>
       <c>
-        <v>170</v>
-[...11 lines deleted...]
-        <v>1157</v>
+        <v>174</v>
+      </c>
+      <c s="1" t="s">
+        <v>828</v>
+      </c>
+      <c s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c t="s">
+        <v>528</v>
+      </c>
+      <c t="s">
+        <v>1165</v>
       </c>
       <c s="5">
         <v>41791</v>
       </c>
       <c t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41791</v>
       </c>
       <c t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41791</v>
       </c>
       <c>
         <v>944</v>
       </c>
     </row>
     <row>
       <c>
-        <v>171</v>
-[...11 lines deleted...]
-        <v>652</v>
+        <v>175</v>
+      </c>
+      <c t="s">
+        <v>357</v>
+      </c>
+      <c t="s">
+        <v>1001</v>
+      </c>
+      <c t="s">
+        <v>528</v>
+      </c>
+      <c t="s">
+        <v>656</v>
       </c>
       <c s="5">
         <v>41791</v>
       </c>
       <c t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>41791</v>
       </c>
       <c t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="2">
         <v>41791</v>
       </c>
       <c t="s">
-        <v>456</v>
-[...16 lines deleted...]
-        <v>457</v>
+        <v>460</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>176</v>
+      </c>
+      <c t="s">
+        <v>358</v>
+      </c>
+      <c t="s">
+        <v>359</v>
+      </c>
+      <c t="s">
+        <v>55</v>
+      </c>
+      <c t="s">
+        <v>461</v>
       </c>
       <c s="5">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>56</v>
       </c>
       <c s="2">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>56</v>
       </c>
       <c s="2">
         <v>41640</v>
       </c>
       <c>
         <v>926</v>
       </c>
     </row>
     <row>
       <c>
-        <v>173</v>
-[...11 lines deleted...]
-        <v>1256</v>
+        <v>177</v>
+      </c>
+      <c s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c t="s">
+        <v>1002</v>
+      </c>
+      <c t="s">
+        <v>1265</v>
       </c>
       <c s="5">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41640</v>
       </c>
     </row>
     <row>
       <c>
-        <v>174</v>
-[...5 lines deleted...]
-        <v>653</v>
+        <v>178</v>
+      </c>
+      <c t="s">
+        <v>248</v>
+      </c>
+      <c t="s">
+        <v>657</v>
+      </c>
+      <c t="s">
+        <v>57</v>
+      </c>
+      <c t="s">
+        <v>918</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>147</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>179</v>
+      </c>
+      <c t="s">
+        <v>919</v>
+      </c>
+      <c t="s">
+        <v>745</v>
+      </c>
+      <c t="s">
+        <v>829</v>
+      </c>
+      <c t="s">
+        <v>830</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1350</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>180</v>
+      </c>
+      <c t="s">
+        <v>1166</v>
+      </c>
+      <c t="s">
+        <v>1003</v>
+      </c>
+      <c t="s">
+        <v>831</v>
+      </c>
+      <c t="s">
+        <v>746</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>356</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>181</v>
+      </c>
+      <c t="s">
+        <v>747</v>
+      </c>
+      <c t="s">
+        <v>876</v>
+      </c>
+      <c s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c t="s">
+        <v>563</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>182</v>
+      </c>
+      <c t="s">
+        <v>658</v>
+      </c>
+      <c t="s">
+        <v>462</v>
+      </c>
+      <c t="s">
+        <v>748</v>
+      </c>
+      <c t="s">
+        <v>918</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>183</v>
+      </c>
+      <c t="s">
+        <v>659</v>
+      </c>
+      <c t="s">
+        <v>1438</v>
+      </c>
+      <c t="s">
+        <v>1351</v>
+      </c>
+      <c t="s">
+        <v>918</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>184</v>
+      </c>
+      <c t="s">
+        <v>1004</v>
+      </c>
+      <c t="s">
+        <v>360</v>
+      </c>
+      <c t="s">
+        <v>249</v>
+      </c>
+      <c t="s">
+        <v>918</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>49</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>185</v>
+      </c>
+      <c t="s">
+        <v>1098</v>
+      </c>
+      <c t="s">
+        <v>660</v>
+      </c>
+      <c t="s">
+        <v>535</v>
+      </c>
+      <c t="s">
+        <v>918</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>832</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>186</v>
+      </c>
+      <c t="s">
+        <v>565</v>
+      </c>
+      <c t="s">
+        <v>920</v>
+      </c>
+      <c t="s">
+        <v>1005</v>
+      </c>
+      <c t="s">
+        <v>918</v>
+      </c>
+      <c s="5">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="2">
+        <v>41640</v>
+      </c>
+      <c>
+        <v>926</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>187</v>
+      </c>
+      <c t="s">
+        <v>58</v>
+      </c>
+      <c t="s">
+        <v>833</v>
+      </c>
+      <c t="s">
+        <v>1439</v>
+      </c>
+      <c t="s">
+        <v>463</v>
+      </c>
+      <c s="5">
+        <v>41614</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c t="s">
         <v>56</v>
       </c>
-      <c t="s">
-[...371 lines deleted...]
-      <c s="5">
+      <c s="2">
         <v>41614</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>56</v>
       </c>
       <c s="2">
         <v>41614</v>
       </c>
-      <c t="s">
-[...23 lines deleted...]
-        <v>58</v>
+    </row>
+    <row>
+      <c>
+        <v>188</v>
+      </c>
+      <c t="s">
+        <v>566</v>
+      </c>
+      <c t="s">
+        <v>1440</v>
+      </c>
+      <c t="s">
+        <v>903</v>
+      </c>
+      <c t="s">
+        <v>59</v>
       </c>
       <c s="5">
         <v>41487</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41487</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41487</v>
       </c>
       <c>
         <v>914</v>
       </c>
     </row>
     <row>
       <c>
-        <v>185</v>
-[...11 lines deleted...]
-        <v>152</v>
+        <v>189</v>
+      </c>
+      <c s="1" t="s">
+        <v>250</v>
+      </c>
+      <c s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c t="s">
+        <v>1266</v>
+      </c>
+      <c t="s">
+        <v>154</v>
       </c>
       <c s="5">
         <v>41487</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41487</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41487</v>
       </c>
       <c>
         <v>914</v>
       </c>
     </row>
     <row>
       <c>
-        <v>186</v>
-[...11 lines deleted...]
-        <v>1159</v>
+        <v>190</v>
+      </c>
+      <c s="1" t="s">
+        <v>464</v>
+      </c>
+      <c s="1" t="s">
+        <v>834</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1167</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...34 lines deleted...]
-        <v>1159</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1144</v>
+      </c>
+      <c s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>191</v>
+      </c>
+      <c s="1" t="s">
+        <v>567</v>
+      </c>
+      <c s="1" t="s">
+        <v>568</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1167</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1136</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1144</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1136</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1144</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>915</v>
-[...16 lines deleted...]
-        <v>1258</v>
+        <v>921</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>192</v>
+      </c>
+      <c s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c s="1" t="s">
+        <v>569</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1267</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41640</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41640</v>
       </c>
       <c>
         <v>866</v>
       </c>
     </row>
     <row>
       <c>
-        <v>189</v>
-[...11 lines deleted...]
-        <v>1343</v>
+        <v>193</v>
+      </c>
+      <c s="1" t="s">
+        <v>570</v>
+      </c>
+      <c s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c t="s">
+        <v>320</v>
+      </c>
+      <c t="s">
+        <v>1352</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c>
         <v>872</v>
       </c>
     </row>
     <row>
       <c>
-        <v>190</v>
-[...11 lines deleted...]
-        <v>1432</v>
+        <v>194</v>
+      </c>
+      <c s="1" t="s">
+        <v>60</v>
+      </c>
+      <c s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c t="s">
+        <v>661</v>
+      </c>
+      <c t="s">
+        <v>1443</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...14 lines deleted...]
-        <v>1433</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>750</v>
+      </c>
+      <c t="s">
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1444</v>
       </c>
       <c>
         <v>872</v>
       </c>
     </row>
     <row>
       <c>
-        <v>191</v>
-[...11 lines deleted...]
-        <v>1344</v>
+        <v>195</v>
+      </c>
+      <c t="s">
+        <v>424</v>
+      </c>
+      <c t="s">
+        <v>251</v>
+      </c>
+      <c t="s">
+        <v>526</v>
+      </c>
+      <c t="s">
+        <v>1353</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1329</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1329</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41275</v>
       </c>
       <c>
         <v>858</v>
       </c>
     </row>
     <row>
       <c>
-        <v>192</v>
-[...11 lines deleted...]
-        <v>567</v>
+        <v>196</v>
+      </c>
+      <c t="s">
+        <v>922</v>
+      </c>
+      <c t="s">
+        <v>923</v>
+      </c>
+      <c t="s">
+        <v>707</v>
+      </c>
+      <c t="s">
+        <v>571</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>61</v>
       </c>
       <c s="3">
         <v>41821</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>858</v>
       </c>
     </row>
     <row>
       <c>
-        <v>193</v>
-[...11 lines deleted...]
-        <v>1435</v>
+        <v>197</v>
+      </c>
+      <c t="s">
+        <v>252</v>
+      </c>
+      <c t="s">
+        <v>1445</v>
+      </c>
+      <c t="s">
+        <v>835</v>
+      </c>
+      <c t="s">
+        <v>1446</v>
       </c>
       <c s="5">
         <v>41275</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...14 lines deleted...]
-        <v>568</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c t="s">
+        <v>572</v>
       </c>
       <c>
         <v>858</v>
       </c>
     </row>
     <row>
       <c>
-        <v>194</v>
-[...11 lines deleted...]
-        <v>569</v>
+        <v>198</v>
+      </c>
+      <c t="s">
+        <v>1354</v>
+      </c>
+      <c t="s">
+        <v>1269</v>
+      </c>
+      <c t="s">
+        <v>924</v>
+      </c>
+      <c t="s">
+        <v>573</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...31 lines deleted...]
-        <v>461</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c s="1" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>199</v>
+      </c>
+      <c t="s">
+        <v>574</v>
+      </c>
+      <c t="s">
+        <v>836</v>
+      </c>
+      <c t="s">
+        <v>1448</v>
+      </c>
+      <c t="s">
+        <v>465</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>837</v>
       </c>
       <c s="3">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>837</v>
       </c>
       <c s="3">
         <v>41091</v>
       </c>
       <c>
         <v>911</v>
       </c>
     </row>
     <row>
       <c>
-        <v>196</v>
-[...11 lines deleted...]
-        <v>461</v>
+        <v>200</v>
+      </c>
+      <c t="s">
+        <v>575</v>
+      </c>
+      <c t="s">
+        <v>1008</v>
+      </c>
+      <c t="s">
+        <v>253</v>
+      </c>
+      <c t="s">
+        <v>465</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1261</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>1270</v>
       </c>
       <c s="3">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...22 lines deleted...]
-        <v>461</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>201</v>
+      </c>
+      <c s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c t="s">
+        <v>614</v>
+      </c>
+      <c t="s">
+        <v>465</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...31 lines deleted...]
-        <v>1002</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>925</v>
+      </c>
+      <c s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>925</v>
+      </c>
+      <c s="1" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>202</v>
+      </c>
+      <c t="s">
+        <v>1271</v>
+      </c>
+      <c t="s">
+        <v>1099</v>
+      </c>
+      <c t="s">
+        <v>1064</v>
+      </c>
+      <c t="s">
+        <v>1009</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>920</v>
+        <v>1215</v>
+      </c>
+      <c s="1" t="s">
+        <v>926</v>
       </c>
       <c s="3">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...22 lines deleted...]
-        <v>1439</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>203</v>
+      </c>
+      <c t="s">
+        <v>1170</v>
+      </c>
+      <c t="s">
+        <v>361</v>
+      </c>
+      <c t="s">
+        <v>254</v>
+      </c>
+      <c s="1" t="s">
+        <v>1450</v>
       </c>
       <c s="5">
         <v>41091</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>200</v>
-[...11 lines deleted...]
-        <v>359</v>
+        <v>204</v>
+      </c>
+      <c t="s">
+        <v>1356</v>
+      </c>
+      <c t="s">
+        <v>1357</v>
+      </c>
+      <c t="s">
+        <v>1451</v>
+      </c>
+      <c s="1" t="s">
+        <v>362</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>339</v>
-[...31 lines deleted...]
-        <v>153</v>
+        <v>342</v>
+      </c>
+      <c t="s">
+        <v>255</v>
+      </c>
+      <c s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>205</v>
+      </c>
+      <c t="s">
+        <v>1272</v>
+      </c>
+      <c t="s">
+        <v>363</v>
+      </c>
+      <c t="s">
+        <v>364</v>
+      </c>
+      <c t="s">
+        <v>155</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>1004</v>
-[...31 lines deleted...]
-        <v>1007</v>
+        <v>1011</v>
+      </c>
+      <c t="s">
+        <v>1012</v>
+      </c>
+      <c s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>206</v>
+      </c>
+      <c t="s">
+        <v>1100</v>
+      </c>
+      <c t="s">
+        <v>256</v>
+      </c>
+      <c s="1" t="s">
+        <v>257</v>
+      </c>
+      <c s="1" t="s">
+        <v>1014</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>1163</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>1171</v>
+      </c>
+      <c t="s">
+        <v>258</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...22 lines deleted...]
-        <v>1349</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>207</v>
+      </c>
+      <c t="s">
+        <v>466</v>
+      </c>
+      <c t="s">
+        <v>467</v>
+      </c>
+      <c t="s">
+        <v>662</v>
+      </c>
+      <c t="s">
+        <v>1358</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>146</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>146</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
     </row>
     <row>
       <c>
-        <v>204</v>
-[...11 lines deleted...]
-        <v>1264</v>
+        <v>208</v>
+      </c>
+      <c t="s">
+        <v>259</v>
+      </c>
+      <c t="s">
+        <v>1172</v>
+      </c>
+      <c t="s">
+        <v>468</v>
+      </c>
+      <c t="s">
+        <v>1273</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...22 lines deleted...]
-        <v>1094</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>209</v>
+      </c>
+      <c t="s">
+        <v>1359</v>
+      </c>
+      <c t="s">
+        <v>1173</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>1101</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
     </row>
     <row>
       <c>
-        <v>206</v>
-[...11 lines deleted...]
-        <v>1166</v>
+        <v>210</v>
+      </c>
+      <c t="s">
+        <v>752</v>
+      </c>
+      <c t="s">
+        <v>365</v>
+      </c>
+      <c t="s">
+        <v>260</v>
+      </c>
+      <c t="s">
+        <v>1174</v>
       </c>
       <c s="5">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40909</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>881</v>
       </c>
     </row>
     <row>
       <c>
-        <v>207</v>
-[...11 lines deleted...]
-        <v>465</v>
+        <v>211</v>
+      </c>
+      <c s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c s="1" t="s">
+        <v>261</v>
+      </c>
+      <c t="s">
+        <v>1015</v>
+      </c>
+      <c t="s">
+        <v>469</v>
       </c>
       <c s="5">
         <v>40756</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41122</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>41122</v>
       </c>
       <c>
         <v>832</v>
       </c>
     </row>
     <row>
       <c>
-        <v>208</v>
-[...11 lines deleted...]
-        <v>1167</v>
+        <v>212</v>
+      </c>
+      <c s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c t="s">
+        <v>1016</v>
+      </c>
+      <c t="s">
+        <v>1175</v>
       </c>
       <c s="5">
         <v>40756</v>
       </c>
       <c t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1362</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40756</v>
       </c>
       <c t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1362</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40756</v>
       </c>
     </row>
     <row>
       <c>
-        <v>209</v>
-[...11 lines deleted...]
-        <v>467</v>
+        <v>213</v>
+      </c>
+      <c s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c s="1" t="s">
+        <v>470</v>
+      </c>
+      <c t="s">
+        <v>262</v>
+      </c>
+      <c t="s">
+        <v>471</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
     </row>
     <row>
       <c>
-        <v>210</v>
-[...11 lines deleted...]
-        <v>572</v>
+        <v>214</v>
+      </c>
+      <c s="1" t="s">
+        <v>663</v>
+      </c>
+      <c s="1" t="s">
+        <v>263</v>
+      </c>
+      <c t="s">
+        <v>1017</v>
+      </c>
+      <c t="s">
+        <v>576</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...31 lines deleted...]
-        <v>468</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c s="1" t="s">
+        <v>838</v>
+      </c>
+      <c t="s">
+        <v>35</v>
+      </c>
+      <c s="1" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>215</v>
+      </c>
+      <c t="s">
+        <v>753</v>
+      </c>
+      <c t="s">
+        <v>62</v>
+      </c>
+      <c t="s">
+        <v>1364</v>
+      </c>
+      <c t="s">
+        <v>472</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...4 lines deleted...]
-      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
         <v>63</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...4 lines deleted...]
-      <c t="s">
+        <v>64</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
         <v>63</v>
       </c>
-    </row>
-[...14 lines deleted...]
-        <v>1168</v>
+      <c t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>216</v>
+      </c>
+      <c t="s">
+        <v>1103</v>
+      </c>
+      <c t="s">
+        <v>927</v>
+      </c>
+      <c t="s">
+        <v>264</v>
+      </c>
+      <c t="s">
+        <v>1176</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1350</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>1341</v>
-[...22 lines deleted...]
-        <v>1441</v>
+        <v>1350</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>217</v>
+      </c>
+      <c t="s">
+        <v>265</v>
+      </c>
+      <c t="s">
+        <v>265</v>
+      </c>
+      <c t="s">
+        <v>65</v>
+      </c>
+      <c s="1" t="s">
+        <v>1452</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>710</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>710</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>1097</v>
-[...16 lines deleted...]
-        <v>468</v>
+        <v>1104</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>218</v>
+      </c>
+      <c t="s">
+        <v>664</v>
+      </c>
+      <c t="s">
+        <v>1453</v>
+      </c>
+      <c t="s">
+        <v>351</v>
+      </c>
+      <c t="s">
+        <v>472</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...14 lines deleted...]
-        <v>1098</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c s="1" t="s">
+        <v>66</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>156</v>
+      </c>
+      <c s="1" t="s">
+        <v>1105</v>
       </c>
       <c>
         <v>907</v>
       </c>
     </row>
     <row>
       <c>
-        <v>215</v>
-[...11 lines deleted...]
-        <v>468</v>
+        <v>219</v>
+      </c>
+      <c t="s">
+        <v>928</v>
+      </c>
+      <c t="s">
+        <v>665</v>
+      </c>
+      <c t="s">
+        <v>351</v>
+      </c>
+      <c t="s">
+        <v>472</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>266</v>
       </c>
       <c s="3">
         <v>40725</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>266</v>
+      </c>
+      <c s="1" t="s">
+        <v>67</v>
       </c>
       <c>
         <v>838</v>
       </c>
     </row>
     <row>
       <c>
-        <v>216</v>
-[...11 lines deleted...]
-        <v>469</v>
+        <v>220</v>
+      </c>
+      <c t="s">
+        <v>754</v>
+      </c>
+      <c t="s">
+        <v>68</v>
+      </c>
+      <c t="s">
+        <v>267</v>
+      </c>
+      <c t="s">
+        <v>473</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>965</v>
-[...22 lines deleted...]
-        <v>1357</v>
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>221</v>
+      </c>
+      <c t="s">
+        <v>1019</v>
+      </c>
+      <c t="s">
+        <v>366</v>
+      </c>
+      <c t="s">
+        <v>69</v>
+      </c>
+      <c s="1" t="s">
+        <v>1366</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
     </row>
     <row>
       <c>
-        <v>218</v>
-[...11 lines deleted...]
-        <v>468</v>
+        <v>222</v>
+      </c>
+      <c t="s">
+        <v>70</v>
+      </c>
+      <c t="s">
+        <v>840</v>
+      </c>
+      <c t="s">
+        <v>367</v>
+      </c>
+      <c t="s">
+        <v>472</v>
       </c>
       <c s="5">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40544</v>
       </c>
     </row>
     <row>
       <c>
-        <v>219</v>
-[...11 lines deleted...]
-        <v>1169</v>
+        <v>223</v>
+      </c>
+      <c s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c t="s">
+        <v>1313</v>
+      </c>
+      <c t="s">
+        <v>1177</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>1011</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>1011</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c>
         <v>810</v>
       </c>
     </row>
     <row>
       <c>
-        <v>220</v>
-[...11 lines deleted...]
-        <v>266</v>
+        <v>224</v>
+      </c>
+      <c s="1" t="s">
+        <v>268</v>
+      </c>
+      <c s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c t="s">
+        <v>1107</v>
+      </c>
+      <c t="s">
+        <v>269</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...34 lines deleted...]
-        <v>469</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1276</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1276</v>
+      </c>
+      <c t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>225</v>
+      </c>
+      <c t="s">
+        <v>929</v>
+      </c>
+      <c t="s">
+        <v>755</v>
+      </c>
+      <c t="s">
+        <v>814</v>
+      </c>
+      <c t="s">
+        <v>473</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...22 lines deleted...]
-        <v>469</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>226</v>
+      </c>
+      <c t="s">
+        <v>1020</v>
+      </c>
+      <c t="s">
+        <v>368</v>
+      </c>
+      <c t="s">
+        <v>986</v>
+      </c>
+      <c t="s">
+        <v>473</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...22 lines deleted...]
-        <v>469</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>227</v>
+      </c>
+      <c t="s">
+        <v>1108</v>
+      </c>
+      <c t="s">
+        <v>71</v>
+      </c>
+      <c t="s">
+        <v>986</v>
+      </c>
+      <c t="s">
+        <v>473</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...31 lines deleted...]
-        <v>1014</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
+      </c>
+      <c t="s">
+        <v>1179</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
+      </c>
+      <c t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>228</v>
+      </c>
+      <c t="s">
+        <v>577</v>
+      </c>
+      <c t="s">
+        <v>1367</v>
+      </c>
+      <c t="s">
+        <v>369</v>
+      </c>
+      <c t="s">
+        <v>1021</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...22 lines deleted...]
-        <v>925</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>229</v>
+      </c>
+      <c t="s">
+        <v>1277</v>
+      </c>
+      <c t="s">
+        <v>930</v>
+      </c>
+      <c t="s">
+        <v>1368</v>
+      </c>
+      <c t="s">
+        <v>931</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
     </row>
     <row>
       <c>
-        <v>226</v>
-[...11 lines deleted...]
-        <v>1360</v>
+        <v>230</v>
+      </c>
+      <c t="s">
+        <v>370</v>
+      </c>
+      <c t="s">
+        <v>578</v>
+      </c>
+      <c t="s">
+        <v>72</v>
+      </c>
+      <c t="s">
+        <v>1369</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...34 lines deleted...]
-        <v>1360</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>157</v>
+      </c>
+      <c t="s">
+        <v>474</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>157</v>
+      </c>
+      <c t="s">
+        <v>474</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>231</v>
+      </c>
+      <c t="s">
+        <v>1278</v>
+      </c>
+      <c t="s">
+        <v>1022</v>
+      </c>
+      <c t="s">
+        <v>1180</v>
+      </c>
+      <c t="s">
+        <v>1369</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...25 lines deleted...]
-        <v>1360</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>232</v>
+      </c>
+      <c t="s">
+        <v>756</v>
+      </c>
+      <c t="s">
+        <v>1454</v>
+      </c>
+      <c t="s">
+        <v>842</v>
+      </c>
+      <c t="s">
+        <v>1369</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>368</v>
-[...16 lines deleted...]
-        <v>1360</v>
+        <v>371</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>233</v>
+      </c>
+      <c t="s">
+        <v>579</v>
+      </c>
+      <c t="s">
+        <v>757</v>
+      </c>
+      <c t="s">
+        <v>842</v>
+      </c>
+      <c t="s">
+        <v>1369</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>368</v>
-[...16 lines deleted...]
-        <v>1360</v>
+        <v>371</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>234</v>
+      </c>
+      <c t="s">
+        <v>932</v>
+      </c>
+      <c t="s">
+        <v>667</v>
+      </c>
+      <c t="s">
+        <v>158</v>
+      </c>
+      <c t="s">
+        <v>1369</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>73</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>73</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c>
         <v>668</v>
       </c>
     </row>
     <row>
       <c>
-        <v>231</v>
-[...11 lines deleted...]
-        <v>838</v>
+        <v>235</v>
+      </c>
+      <c t="s">
+        <v>580</v>
+      </c>
+      <c t="s">
+        <v>126</v>
+      </c>
+      <c t="s">
+        <v>1023</v>
+      </c>
+      <c t="s">
+        <v>843</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>74</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...16 lines deleted...]
-        <v>871</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>236</v>
+      </c>
+      <c t="s">
+        <v>1404</v>
+      </c>
+      <c t="s">
+        <v>877</v>
+      </c>
+      <c t="s">
+        <v>75</v>
+      </c>
+      <c t="s">
+        <v>758</v>
+      </c>
+      <c s="5">
+        <v>40360</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...22 lines deleted...]
-        <v>75</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>237</v>
+      </c>
+      <c t="s">
+        <v>580</v>
+      </c>
+      <c t="s">
+        <v>126</v>
+      </c>
+      <c t="s">
+        <v>1024</v>
+      </c>
+      <c t="s">
+        <v>76</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>234</v>
-[...11 lines deleted...]
-        <v>158</v>
+        <v>238</v>
+      </c>
+      <c t="s">
+        <v>1455</v>
+      </c>
+      <c t="s">
+        <v>933</v>
+      </c>
+      <c t="s">
+        <v>159</v>
+      </c>
+      <c t="s">
+        <v>160</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>235</v>
-[...11 lines deleted...]
-        <v>158</v>
+        <v>239</v>
+      </c>
+      <c t="s">
+        <v>1456</v>
+      </c>
+      <c t="s">
+        <v>759</v>
+      </c>
+      <c t="s">
+        <v>270</v>
+      </c>
+      <c t="s">
+        <v>160</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>236</v>
-[...11 lines deleted...]
-        <v>159</v>
+        <v>240</v>
+      </c>
+      <c t="s">
+        <v>1370</v>
+      </c>
+      <c t="s">
+        <v>668</v>
+      </c>
+      <c s="1" t="s">
+        <v>760</v>
+      </c>
+      <c s="1" t="s">
+        <v>161</v>
       </c>
       <c s="5">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>56</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>821</v>
       </c>
     </row>
     <row>
       <c>
-        <v>237</v>
-[...11 lines deleted...]
-        <v>1270</v>
+        <v>241</v>
+      </c>
+      <c s="1" t="s">
+        <v>271</v>
+      </c>
+      <c s="1" t="s">
+        <v>162</v>
+      </c>
+      <c t="s">
+        <v>163</v>
+      </c>
+      <c t="s">
+        <v>1279</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c>
         <v>682</v>
       </c>
     </row>
     <row>
       <c>
-        <v>238</v>
-[...11 lines deleted...]
-        <v>1447</v>
+        <v>242</v>
+      </c>
+      <c t="s">
+        <v>1457</v>
+      </c>
+      <c t="s">
+        <v>1280</v>
+      </c>
+      <c t="s">
+        <v>814</v>
+      </c>
+      <c t="s">
+        <v>1458</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...14 lines deleted...]
-        <v>1173</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
+      </c>
+      <c s="1" t="s">
+        <v>1181</v>
       </c>
       <c>
         <v>794</v>
       </c>
     </row>
     <row>
       <c>
-        <v>239</v>
-[...11 lines deleted...]
-        <v>1447</v>
+        <v>243</v>
+      </c>
+      <c t="s">
+        <v>844</v>
+      </c>
+      <c t="s">
+        <v>272</v>
+      </c>
+      <c t="s">
+        <v>1281</v>
+      </c>
+      <c t="s">
+        <v>1458</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
-        <v>240</v>
-[...11 lines deleted...]
-        <v>1447</v>
+        <v>244</v>
+      </c>
+      <c s="1" t="s">
+        <v>934</v>
+      </c>
+      <c s="1" t="s">
+        <v>761</v>
+      </c>
+      <c t="s">
+        <v>845</v>
+      </c>
+      <c t="s">
+        <v>1458</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>581</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>581</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
-        <v>241</v>
-[...11 lines deleted...]
-        <v>369</v>
+        <v>245</v>
+      </c>
+      <c t="s">
+        <v>1019</v>
+      </c>
+      <c t="s">
+        <v>366</v>
+      </c>
+      <c t="s">
+        <v>69</v>
+      </c>
+      <c s="1" t="s">
+        <v>372</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
-        <v>242</v>
-[...11 lines deleted...]
-        <v>1273</v>
+        <v>246</v>
+      </c>
+      <c t="s">
+        <v>515</v>
+      </c>
+      <c t="s">
+        <v>927</v>
+      </c>
+      <c t="s">
+        <v>1025</v>
+      </c>
+      <c s="1" t="s">
+        <v>1282</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>1350</v>
+      </c>
+      <c s="1" t="s">
+        <v>77</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>1350</v>
+      </c>
+      <c s="1" t="s">
+        <v>77</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
-        <v>243</v>
-[...11 lines deleted...]
-        <v>270</v>
+        <v>247</v>
+      </c>
+      <c t="s">
+        <v>1459</v>
+      </c>
+      <c t="s">
+        <v>475</v>
+      </c>
+      <c t="s">
+        <v>373</v>
+      </c>
+      <c t="s">
+        <v>273</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...11 lines deleted...]
-        <v>520</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>524</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
-        <v>244</v>
-[...11 lines deleted...]
-        <v>162</v>
+        <v>248</v>
+      </c>
+      <c t="s">
+        <v>416</v>
+      </c>
+      <c t="s">
+        <v>538</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>164</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
     </row>
     <row>
       <c>
-        <v>245</v>
-[...11 lines deleted...]
-        <v>1447</v>
+        <v>249</v>
+      </c>
+      <c t="s">
+        <v>935</v>
+      </c>
+      <c t="s">
+        <v>669</v>
+      </c>
+      <c t="s">
+        <v>1371</v>
+      </c>
+      <c t="s">
+        <v>1458</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...22 lines deleted...]
-        <v>1447</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
+      </c>
+      <c s="1" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>250</v>
+      </c>
+      <c t="s">
+        <v>846</v>
+      </c>
+      <c t="s">
+        <v>936</v>
+      </c>
+      <c t="s">
+        <v>966</v>
+      </c>
+      <c t="s">
+        <v>1458</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
+      </c>
+      <c s="1" t="s">
+        <v>375</v>
       </c>
       <c>
         <v>811</v>
       </c>
     </row>
     <row>
       <c>
-        <v>247</v>
-[...11 lines deleted...]
-        <v>1447</v>
+        <v>251</v>
+      </c>
+      <c t="s">
+        <v>1372</v>
+      </c>
+      <c t="s">
+        <v>582</v>
+      </c>
+      <c t="s">
+        <v>438</v>
+      </c>
+      <c t="s">
+        <v>1458</v>
       </c>
       <c s="5">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>40179</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...22 lines deleted...]
-        <v>472</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>252</v>
+      </c>
+      <c t="s">
+        <v>70</v>
+      </c>
+      <c t="s">
+        <v>840</v>
+      </c>
+      <c t="s">
+        <v>367</v>
+      </c>
+      <c t="s">
+        <v>476</v>
       </c>
       <c s="5">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39995</v>
       </c>
     </row>
     <row>
       <c>
-        <v>249</v>
-[...11 lines deleted...]
-        <v>77</v>
+        <v>253</v>
+      </c>
+      <c t="s">
+        <v>1019</v>
+      </c>
+      <c t="s">
+        <v>366</v>
+      </c>
+      <c t="s">
+        <v>69</v>
+      </c>
+      <c s="1" t="s">
+        <v>78</v>
       </c>
       <c s="5">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
       </c>
       <c s="3">
         <v>39995</v>
       </c>
     </row>
     <row>
       <c>
-        <v>250</v>
-[...11 lines deleted...]
-        <v>1175</v>
+        <v>254</v>
+      </c>
+      <c t="s">
+        <v>938</v>
+      </c>
+      <c t="s">
+        <v>762</v>
+      </c>
+      <c t="s">
+        <v>1373</v>
+      </c>
+      <c t="s">
+        <v>1183</v>
       </c>
       <c s="5">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>670</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39995</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...22 lines deleted...]
-        <v>1176</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>255</v>
+      </c>
+      <c s="1" t="s">
+        <v>376</v>
+      </c>
+      <c s="1" t="s">
+        <v>377</v>
+      </c>
+      <c t="s">
+        <v>1026</v>
+      </c>
+      <c t="s">
+        <v>1184</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>274</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>274</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>78</v>
-[...16 lines deleted...]
-        <v>1275</v>
+        <v>79</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>256</v>
+      </c>
+      <c t="s">
+        <v>1283</v>
+      </c>
+      <c t="s">
+        <v>165</v>
+      </c>
+      <c t="s">
+        <v>1027</v>
+      </c>
+      <c t="s">
+        <v>1284</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>524</v>
       </c>
       <c s="3">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>524</v>
       </c>
       <c s="3">
         <v>39814</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>253</v>
-[...11 lines deleted...]
-        <v>158</v>
+        <v>257</v>
+      </c>
+      <c t="s">
+        <v>166</v>
+      </c>
+      <c t="s">
+        <v>1028</v>
+      </c>
+      <c t="s">
+        <v>1185</v>
+      </c>
+      <c t="s">
+        <v>160</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>254</v>
-[...11 lines deleted...]
-        <v>1178</v>
+        <v>258</v>
+      </c>
+      <c t="s">
+        <v>763</v>
+      </c>
+      <c t="s">
+        <v>1460</v>
+      </c>
+      <c t="s">
+        <v>80</v>
+      </c>
+      <c t="s">
+        <v>1186</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...14 lines deleted...]
-        <v>375</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>378</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>378</v>
       </c>
       <c>
         <v>633</v>
       </c>
     </row>
     <row>
       <c>
-        <v>255</v>
-[...11 lines deleted...]
-        <v>1178</v>
+        <v>259</v>
+      </c>
+      <c t="s">
+        <v>671</v>
+      </c>
+      <c t="s">
+        <v>847</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c t="s">
+        <v>1186</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...34 lines deleted...]
-        <v>158</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>81</v>
+      </c>
+      <c t="s">
+        <v>378</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>260</v>
+      </c>
+      <c t="s">
+        <v>1375</v>
+      </c>
+      <c t="s">
+        <v>672</v>
+      </c>
+      <c t="s">
+        <v>477</v>
+      </c>
+      <c t="s">
+        <v>160</v>
       </c>
       <c s="5">
         <v>39814</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>564</v>
+      </c>
+      <c s="1" t="s">
+        <v>583</v>
       </c>
       <c s="3">
         <v>40360</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>257</v>
-[...11 lines deleted...]
-        <v>933</v>
+        <v>261</v>
+      </c>
+      <c t="s">
+        <v>1376</v>
+      </c>
+      <c t="s">
+        <v>1285</v>
+      </c>
+      <c t="s">
+        <v>1377</v>
+      </c>
+      <c t="s">
+        <v>939</v>
       </c>
       <c s="5">
         <v>39783</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39783</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39783</v>
       </c>
       <c>
         <v>707</v>
       </c>
     </row>
     <row>
       <c>
-        <v>258</v>
-[...11 lines deleted...]
-        <v>933</v>
+        <v>262</v>
+      </c>
+      <c t="s">
+        <v>275</v>
+      </c>
+      <c t="s">
+        <v>1286</v>
+      </c>
+      <c t="s">
+        <v>1287</v>
+      </c>
+      <c t="s">
+        <v>939</v>
       </c>
       <c s="5">
         <v>39783</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39783</v>
       </c>
       <c t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39783</v>
       </c>
       <c>
         <v>707</v>
       </c>
     </row>
     <row>
       <c>
-        <v>259</v>
-[...11 lines deleted...]
-        <v>981</v>
+        <v>263</v>
+      </c>
+      <c t="s">
+        <v>1321</v>
+      </c>
+      <c t="s">
+        <v>1461</v>
+      </c>
+      <c t="s">
+        <v>1029</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c s="5">
         <v>39708</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39708</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39708</v>
       </c>
       <c t="s">
-        <v>376</v>
-[...16 lines deleted...]
-        <v>273</v>
+        <v>379</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>264</v>
+      </c>
+      <c t="s">
+        <v>1288</v>
+      </c>
+      <c t="s">
+        <v>380</v>
+      </c>
+      <c t="s">
+        <v>584</v>
+      </c>
+      <c t="s">
+        <v>276</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>56</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>261</v>
-[...11 lines deleted...]
-        <v>669</v>
+        <v>265</v>
+      </c>
+      <c t="s">
+        <v>478</v>
+      </c>
+      <c t="s">
+        <v>1218</v>
+      </c>
+      <c t="s">
+        <v>848</v>
+      </c>
+      <c t="s">
+        <v>673</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1253</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1253</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>262</v>
-[...11 lines deleted...]
-        <v>1369</v>
+        <v>266</v>
+      </c>
+      <c t="s">
+        <v>167</v>
+      </c>
+      <c t="s">
+        <v>1187</v>
+      </c>
+      <c t="s">
+        <v>849</v>
+      </c>
+      <c t="s">
+        <v>1378</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...34 lines deleted...]
-        <v>158</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c s="1" t="s">
+        <v>940</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>267</v>
+      </c>
+      <c t="s">
+        <v>941</v>
+      </c>
+      <c t="s">
+        <v>1030</v>
+      </c>
+      <c t="s">
+        <v>942</v>
+      </c>
+      <c t="s">
+        <v>160</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>937</v>
+        <v>564</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
+      </c>
+      <c t="s">
+        <v>943</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>264</v>
-[...11 lines deleted...]
-        <v>158</v>
+        <v>268</v>
+      </c>
+      <c t="s">
+        <v>82</v>
+      </c>
+      <c t="s">
+        <v>1462</v>
+      </c>
+      <c t="s">
+        <v>1379</v>
+      </c>
+      <c t="s">
+        <v>160</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>265</v>
-[...11 lines deleted...]
-        <v>75</v>
+        <v>269</v>
+      </c>
+      <c t="s">
+        <v>580</v>
+      </c>
+      <c t="s">
+        <v>126</v>
+      </c>
+      <c t="s">
+        <v>1463</v>
+      </c>
+      <c t="s">
+        <v>76</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>266</v>
-[...11 lines deleted...]
-        <v>1371</v>
+        <v>270</v>
+      </c>
+      <c t="s">
+        <v>585</v>
+      </c>
+      <c t="s">
+        <v>1464</v>
+      </c>
+      <c t="s">
+        <v>1289</v>
+      </c>
+      <c s="1" t="s">
+        <v>1380</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1350</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1350</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>267</v>
-[...11 lines deleted...]
-        <v>1454</v>
+        <v>271</v>
+      </c>
+      <c t="s">
+        <v>577</v>
+      </c>
+      <c t="s">
+        <v>877</v>
+      </c>
+      <c t="s">
+        <v>168</v>
+      </c>
+      <c t="s">
+        <v>1465</v>
       </c>
       <c s="5">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39630</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>268</v>
-[...11 lines deleted...]
-        <v>1372</v>
+        <v>272</v>
+      </c>
+      <c s="1" t="s">
+        <v>850</v>
+      </c>
+      <c s="1" t="s">
+        <v>169</v>
+      </c>
+      <c t="s">
+        <v>1096</v>
+      </c>
+      <c t="s">
+        <v>1381</v>
       </c>
       <c s="5">
         <v>39508</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...11 lines deleted...]
-        <v>1180</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1188</v>
       </c>
       <c s="3">
         <v>39508</v>
       </c>
       <c>
         <v>682</v>
       </c>
     </row>
     <row>
       <c>
-        <v>269</v>
-[...11 lines deleted...]
-        <v>1455</v>
+        <v>273</v>
+      </c>
+      <c s="1" t="s">
+        <v>944</v>
+      </c>
+      <c s="1" t="s">
+        <v>278</v>
+      </c>
+      <c t="s">
+        <v>1109</v>
+      </c>
+      <c t="s">
+        <v>1466</v>
       </c>
       <c s="5">
         <v>39508</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39508</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39508</v>
       </c>
       <c>
         <v>682</v>
       </c>
     </row>
     <row>
       <c>
-        <v>270</v>
-[...11 lines deleted...]
-        <v>158</v>
+        <v>274</v>
+      </c>
+      <c t="s">
+        <v>1189</v>
+      </c>
+      <c t="s">
+        <v>1190</v>
+      </c>
+      <c t="s">
+        <v>1191</v>
+      </c>
+      <c t="s">
+        <v>160</v>
       </c>
       <c s="5">
         <v>39448</v>
       </c>
       <c t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>146</v>
+      </c>
+      <c t="s">
+        <v>524</v>
       </c>
       <c s="3">
         <v>39448</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>691</v>
       </c>
     </row>
     <row>
       <c>
-        <v>271</v>
-[...11 lines deleted...]
-        <v>1281</v>
+        <v>275</v>
+      </c>
+      <c t="s">
+        <v>381</v>
+      </c>
+      <c t="s">
+        <v>381</v>
+      </c>
+      <c t="s">
+        <v>279</v>
+      </c>
+      <c t="s">
+        <v>1290</v>
       </c>
       <c s="5">
         <v>39448</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>851</v>
       </c>
       <c s="3">
         <v>39813</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>851</v>
+      </c>
+      <c t="s">
+        <v>170</v>
       </c>
       <c>
         <v>668</v>
       </c>
     </row>
     <row>
       <c>
-        <v>272</v>
-[...11 lines deleted...]
-        <v>939</v>
+        <v>276</v>
+      </c>
+      <c t="s">
+        <v>416</v>
+      </c>
+      <c t="s">
+        <v>876</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>945</v>
       </c>
       <c s="5">
         <v>39448</v>
       </c>
       <c t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39448</v>
       </c>
       <c t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>972</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39448</v>
       </c>
       <c>
         <v>668</v>
       </c>
     </row>
     <row>
       <c>
-        <v>273</v>
-[...1 lines deleted...]
-      <c s="1" t="s">
         <v>277</v>
       </c>
       <c s="1" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>1024</v>
+        <v>280</v>
+      </c>
+      <c s="1" t="s">
+        <v>281</v>
+      </c>
+      <c t="s">
+        <v>1110</v>
+      </c>
+      <c t="s">
+        <v>1031</v>
       </c>
       <c s="5">
         <v>39295</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...11 lines deleted...]
-        <v>1456</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1467</v>
       </c>
       <c s="3">
         <v>39295</v>
       </c>
       <c>
         <v>657</v>
       </c>
     </row>
     <row>
       <c>
-        <v>274</v>
-[...11 lines deleted...]
-        <v>1024</v>
+        <v>278</v>
+      </c>
+      <c s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c s="1" t="s">
+        <v>382</v>
+      </c>
+      <c t="s">
+        <v>1112</v>
+      </c>
+      <c t="s">
+        <v>1031</v>
       </c>
       <c s="5">
         <v>39295</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...14 lines deleted...]
-        <v>981</v>
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>83</v>
+      </c>
+      <c s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>657</v>
       </c>
     </row>
     <row>
       <c>
-        <v>275</v>
-[...11 lines deleted...]
-        <v>760</v>
+        <v>279</v>
+      </c>
+      <c s="1" t="s">
+        <v>383</v>
+      </c>
+      <c s="1" t="s">
+        <v>764</v>
+      </c>
+      <c t="s">
+        <v>1032</v>
+      </c>
+      <c t="s">
+        <v>765</v>
       </c>
       <c s="5">
         <v>39295</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39295</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39295</v>
       </c>
       <c>
         <v>657</v>
       </c>
     </row>
     <row>
       <c>
-        <v>276</v>
-[...10 lines deleted...]
-      <c t="s">
         <v>280</v>
       </c>
+      <c s="1" t="s">
+        <v>479</v>
+      </c>
+      <c s="1" t="s">
+        <v>282</v>
+      </c>
+      <c t="s">
+        <v>946</v>
+      </c>
+      <c t="s">
+        <v>283</v>
+      </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1012</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1012</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>83</v>
-[...12 lines deleted...]
-      <c t="s">
         <v>84</v>
       </c>
-      <c t="s">
-        <v>280</v>
+    </row>
+    <row>
+      <c>
+        <v>281</v>
+      </c>
+      <c s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c t="s">
+        <v>85</v>
+      </c>
+      <c t="s">
+        <v>283</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>526</v>
-[...34 lines deleted...]
-        <v>170</v>
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1012</v>
+      </c>
+      <c t="s">
+        <v>171</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>282</v>
+      </c>
+      <c s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c s="1" t="s">
+        <v>947</v>
+      </c>
+      <c t="s">
+        <v>21</v>
+      </c>
+      <c t="s">
+        <v>172</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>281</v>
-[...10 lines deleted...]
-        <v>847</v>
+        <v>284</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>283</v>
+      </c>
+      <c s="1" t="s">
+        <v>86</v>
+      </c>
+      <c s="1" t="s">
+        <v>852</v>
+      </c>
+      <c t="s">
+        <v>528</v>
+      </c>
+      <c s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c s="5">
+        <v>39083</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
       </c>
       <c t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>520</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>524</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>1284</v>
-[...16 lines deleted...]
-        <v>280</v>
+        <v>1293</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>284</v>
+      </c>
+      <c s="1" t="s">
+        <v>173</v>
+      </c>
+      <c s="1" t="s">
+        <v>384</v>
+      </c>
+      <c t="s">
+        <v>480</v>
+      </c>
+      <c t="s">
+        <v>283</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>670</v>
-[...14 lines deleted...]
-        <v>981</v>
+        <v>674</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>675</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
       </c>
       <c>
         <v>608</v>
       </c>
     </row>
     <row>
       <c>
-        <v>281</v>
-[...11 lines deleted...]
-        <v>280</v>
+        <v>285</v>
+      </c>
+      <c s="1" t="s">
+        <v>87</v>
+      </c>
+      <c s="1" t="s">
+        <v>385</v>
+      </c>
+      <c t="s">
+        <v>1109</v>
+      </c>
+      <c t="s">
+        <v>283</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c>
         <v>608</v>
       </c>
     </row>
     <row>
       <c>
-        <v>282</v>
-[...10 lines deleted...]
-      <c t="s">
+        <v>286</v>
+      </c>
+      <c s="1" t="s">
         <v>88</v>
       </c>
+      <c s="1" t="s">
+        <v>174</v>
+      </c>
+      <c t="s">
+        <v>1096</v>
+      </c>
+      <c t="s">
+        <v>89</v>
+      </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...11 lines deleted...]
-        <v>1373</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>674</v>
+      </c>
+      <c t="s">
+        <v>1382</v>
       </c>
       <c s="3">
         <v>39083</v>
       </c>
       <c>
         <v>638</v>
       </c>
     </row>
     <row>
       <c>
-        <v>283</v>
-[...11 lines deleted...]
-        <v>1108</v>
+        <v>287</v>
+      </c>
+      <c t="s">
+        <v>1469</v>
+      </c>
+      <c t="s">
+        <v>853</v>
+      </c>
+      <c t="s">
+        <v>373</v>
+      </c>
+      <c t="s">
+        <v>1115</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...25 lines deleted...]
-        <v>477</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1470</v>
+      </c>
+      <c t="s">
+        <v>524</v>
       </c>
       <c t="s">
         <v>90</v>
       </c>
       <c t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>1178</v>
+        <v>1374</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>288</v>
+      </c>
+      <c t="s">
+        <v>481</v>
+      </c>
+      <c t="s">
+        <v>91</v>
+      </c>
+      <c t="s">
+        <v>1192</v>
+      </c>
+      <c t="s">
+        <v>1186</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>1077</v>
-[...34 lines deleted...]
-        <v>1178</v>
+        <v>1084</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>90</v>
+      </c>
+      <c t="s">
+        <v>1084</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1471</v>
+      </c>
+      <c t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>289</v>
+      </c>
+      <c t="s">
+        <v>175</v>
+      </c>
+      <c t="s">
+        <v>1193</v>
+      </c>
+      <c t="s">
+        <v>978</v>
+      </c>
+      <c t="s">
+        <v>1186</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...34 lines deleted...]
-        <v>1178</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>90</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>290</v>
+      </c>
+      <c t="s">
+        <v>1034</v>
+      </c>
+      <c t="s">
+        <v>676</v>
+      </c>
+      <c t="s">
+        <v>677</v>
+      </c>
+      <c t="s">
+        <v>1186</v>
       </c>
       <c s="5">
         <v>39083</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...24 lines deleted...]
-      <c s="1" t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>90</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
         <v>1374</v>
       </c>
-      <c s="1" t="s">
-[...6 lines deleted...]
-        <v>1461</v>
+    </row>
+    <row>
+      <c>
+        <v>291</v>
+      </c>
+      <c s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c s="1" t="s">
+        <v>766</v>
+      </c>
+      <c t="s">
+        <v>948</v>
+      </c>
+      <c t="s">
+        <v>1472</v>
       </c>
       <c s="5">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39408</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39408</v>
       </c>
       <c t="s">
-        <v>1186</v>
-[...16 lines deleted...]
-        <v>1461</v>
+        <v>1194</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>292</v>
+      </c>
+      <c s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c t="s">
+        <v>767</v>
+      </c>
+      <c t="s">
+        <v>1472</v>
       </c>
       <c s="5">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>174</v>
-[...16 lines deleted...]
-        <v>1461</v>
+        <v>176</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>293</v>
+      </c>
+      <c s="1" t="s">
+        <v>92</v>
+      </c>
+      <c s="1" t="s">
+        <v>854</v>
+      </c>
+      <c t="s">
+        <v>949</v>
+      </c>
+      <c t="s">
+        <v>1472</v>
       </c>
       <c s="5">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1215</v>
       </c>
       <c s="3">
         <v>39043</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...12 lines deleted...]
-      <c>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>294</v>
+      </c>
+      <c t="s">
+        <v>386</v>
+      </c>
+      <c t="s">
+        <v>177</v>
+      </c>
+      <c t="s">
+        <v>924</v>
+      </c>
+      <c t="s">
+        <v>855</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>295</v>
+      </c>
+      <c t="s">
+        <v>387</v>
+      </c>
+      <c t="s">
+        <v>1474</v>
+      </c>
+      <c t="s">
+        <v>482</v>
+      </c>
+      <c t="s">
+        <v>388</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>215</v>
+      </c>
+      <c t="s">
+        <v>93</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>215</v>
+      </c>
+      <c t="s">
+        <v>93</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>296</v>
+      </c>
+      <c t="s">
+        <v>1198</v>
+      </c>
+      <c t="s">
+        <v>94</v>
+      </c>
+      <c s="1" t="s">
+        <v>285</v>
+      </c>
+      <c t="s">
+        <v>286</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>1035</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>90</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>297</v>
+      </c>
+      <c t="s">
+        <v>483</v>
+      </c>
+      <c t="s">
+        <v>178</v>
+      </c>
+      <c t="s">
+        <v>1036</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>298</v>
+      </c>
+      <c t="s">
+        <v>768</v>
+      </c>
+      <c t="s">
+        <v>678</v>
+      </c>
+      <c t="s">
+        <v>769</v>
+      </c>
+      <c t="s">
+        <v>388</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>581</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>581</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>299</v>
+      </c>
+      <c t="s">
+        <v>95</v>
+      </c>
+      <c t="s">
+        <v>679</v>
+      </c>
+      <c t="s">
+        <v>770</v>
+      </c>
+      <c t="s">
+        <v>388</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>1475</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>1475</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>179</v>
+      </c>
+      <c t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>300</v>
+      </c>
+      <c t="s">
+        <v>680</v>
+      </c>
+      <c t="s">
+        <v>1200</v>
+      </c>
+      <c t="s">
+        <v>856</v>
+      </c>
+      <c t="s">
+        <v>388</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>301</v>
+      </c>
+      <c t="s">
+        <v>287</v>
+      </c>
+      <c t="s">
+        <v>484</v>
+      </c>
+      <c t="s">
+        <v>1117</v>
+      </c>
+      <c t="s">
+        <v>950</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c>
+        <v>532</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>302</v>
+      </c>
+      <c t="s">
+        <v>97</v>
+      </c>
+      <c t="s">
+        <v>1037</v>
+      </c>
+      <c t="s">
+        <v>1118</v>
+      </c>
+      <c t="s">
+        <v>180</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>303</v>
+      </c>
+      <c t="s">
+        <v>485</v>
+      </c>
+      <c t="s">
+        <v>1294</v>
+      </c>
+      <c t="s">
+        <v>482</v>
+      </c>
+      <c t="s">
+        <v>98</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>215</v>
+      </c>
+      <c t="s">
+        <v>93</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>215</v>
+      </c>
+      <c t="s">
+        <v>93</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>304</v>
+      </c>
+      <c t="s">
+        <v>1476</v>
+      </c>
+      <c t="s">
+        <v>587</v>
+      </c>
+      <c t="s">
+        <v>770</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>93</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>305</v>
+      </c>
+      <c t="s">
+        <v>486</v>
+      </c>
+      <c t="s">
+        <v>99</v>
+      </c>
+      <c t="s">
+        <v>351</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>93</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>588</v>
+      </c>
+      <c t="s">
+        <v>1477</v>
+      </c>
+      <c t="s">
+        <v>951</v>
+      </c>
+      <c t="s">
+        <v>950</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>532</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>307</v>
+      </c>
+      <c t="s">
+        <v>771</v>
+      </c>
+      <c t="s">
+        <v>772</v>
+      </c>
+      <c t="s">
+        <v>1038</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>100</v>
+      </c>
+      <c t="s">
+        <v>589</v>
+      </c>
+      <c s="1" t="s">
+        <v>101</v>
+      </c>
+      <c t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>308</v>
+      </c>
+      <c t="s">
+        <v>773</v>
+      </c>
+      <c t="s">
+        <v>288</v>
+      </c>
+      <c t="s">
+        <v>1295</v>
+      </c>
+      <c t="s">
+        <v>1478</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>309</v>
+      </c>
+      <c s="1" t="s">
+        <v>857</v>
+      </c>
+      <c t="s">
+        <v>487</v>
+      </c>
+      <c t="s">
+        <v>389</v>
+      </c>
+      <c s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>1084</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>1084</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>310</v>
+      </c>
+      <c t="s">
+        <v>681</v>
+      </c>
+      <c t="s">
+        <v>591</v>
+      </c>
+      <c t="s">
+        <v>488</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>858</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>858</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>311</v>
+      </c>
+      <c t="s">
+        <v>592</v>
+      </c>
+      <c t="s">
+        <v>1119</v>
+      </c>
+      <c t="s">
+        <v>1296</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>1201</v>
+      </c>
+      <c t="s">
+        <v>390</v>
+      </c>
+      <c t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>312</v>
+      </c>
+      <c t="s">
+        <v>682</v>
+      </c>
+      <c t="s">
+        <v>683</v>
+      </c>
+      <c t="s">
+        <v>181</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>684</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>313</v>
+      </c>
+      <c t="s">
+        <v>593</v>
+      </c>
+      <c t="s">
+        <v>1202</v>
+      </c>
+      <c t="s">
+        <v>102</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>1201</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>314</v>
+      </c>
+      <c t="s">
+        <v>594</v>
+      </c>
+      <c t="s">
+        <v>391</v>
+      </c>
+      <c t="s">
+        <v>102</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>1201</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>315</v>
+      </c>
+      <c t="s">
+        <v>392</v>
+      </c>
+      <c t="s">
+        <v>859</v>
+      </c>
+      <c t="s">
+        <v>103</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>1201</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>316</v>
+      </c>
+      <c t="s">
+        <v>1120</v>
+      </c>
+      <c t="s">
+        <v>489</v>
+      </c>
+      <c s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c r="M317" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>317</v>
+      </c>
+      <c t="s">
+        <v>104</v>
+      </c>
+      <c t="s">
+        <v>1203</v>
+      </c>
+      <c t="s">
+        <v>289</v>
+      </c>
+      <c t="s">
+        <v>1199</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>318</v>
+      </c>
+      <c t="s">
+        <v>1298</v>
+      </c>
+      <c t="s">
+        <v>393</v>
+      </c>
+      <c t="s">
+        <v>1299</v>
+      </c>
+      <c t="s">
+        <v>595</v>
+      </c>
+      <c s="5">
+        <v>38899</v>
+      </c>
+      <c t="s">
+        <v>1350</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1473</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>319</v>
+      </c>
+      <c t="s">
+        <v>1480</v>
+      </c>
+      <c t="s">
+        <v>1039</v>
+      </c>
+      <c t="s">
+        <v>309</v>
+      </c>
+      <c t="s">
+        <v>1204</v>
+      </c>
+      <c s="5">
+        <v>38718</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>685</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>685</v>
+      </c>
+      <c>
+        <v>588</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>320</v>
+      </c>
+      <c t="s">
+        <v>105</v>
+      </c>
+      <c t="s">
+        <v>1040</v>
+      </c>
+      <c t="s">
+        <v>774</v>
+      </c>
+      <c t="s">
+        <v>1121</v>
+      </c>
+      <c s="5">
+        <v>38718</v>
+      </c>
+      <c t="s">
+        <v>106</v>
+      </c>
+      <c s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c t="s">
+        <v>685</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>588</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>321</v>
+      </c>
+      <c t="s">
+        <v>1300</v>
+      </c>
+      <c t="s">
+        <v>775</v>
+      </c>
+      <c t="s">
         <v>290</v>
       </c>
       <c t="s">
-        <v>383</v>
-[...36 lines deleted...]
-      <c>
+        <v>490</v>
+      </c>
+      <c s="5">
+        <v>38718</v>
+      </c>
+      <c t="s">
+        <v>106</v>
+      </c>
+      <c s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c t="s">
+        <v>685</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>588</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>322</v>
+      </c>
+      <c s="1" t="s">
+        <v>686</v>
+      </c>
+      <c s="1" t="s">
+        <v>491</v>
+      </c>
+      <c t="s">
+        <v>661</v>
+      </c>
+      <c t="s">
+        <v>860</v>
+      </c>
+      <c s="5">
+        <v>38565</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1385</v>
+      </c>
+      <c s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1385</v>
+      </c>
+      <c s="1" t="s">
         <v>291</v>
       </c>
       <c t="s">
-        <v>384</v>
-[...1094 lines deleted...]
-        <v>855</v>
+        <v>492</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>323</v>
+      </c>
+      <c s="1" t="s">
+        <v>687</v>
+      </c>
+      <c s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c t="s">
+        <v>182</v>
+      </c>
+      <c t="s">
+        <v>776</v>
       </c>
       <c s="5">
         <v>38565</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...43 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>38565</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
       </c>
       <c s="3">
         <v>38565</v>
       </c>
       <c>
         <v>580</v>
       </c>
     </row>
     <row>
       <c>
-        <v>320</v>
-[...10 lines deleted...]
-      <c r="F321" s="5">
+        <v>324</v>
+      </c>
+      <c s="1" t="s">
+        <v>861</v>
+      </c>
+      <c s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c t="s">
+        <v>183</v>
+      </c>
+      <c r="F325" s="5">
         <v>38491</v>
       </c>
       <c t="s">
-        <v>439</v>
-[...34 lines deleted...]
-        <v>182</v>
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>596</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>596</v>
+      </c>
+      <c t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>325</v>
+      </c>
+      <c s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c t="s">
+        <v>493</v>
+      </c>
+      <c t="s">
+        <v>184</v>
       </c>
       <c s="5">
         <v>38446</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...14 lines deleted...]
-        <v>1035</v>
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c s="1" t="s">
+        <v>292</v>
+      </c>
+      <c t="s">
+        <v>1482</v>
+      </c>
+      <c t="s">
+        <v>1042</v>
+      </c>
+      <c t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>326</v>
+      </c>
+      <c s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c s="1" t="s">
+        <v>597</v>
+      </c>
+      <c t="s">
+        <v>1096</v>
+      </c>
+      <c t="s">
+        <v>108</v>
+      </c>
+      <c s="5">
+        <v>38446</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>293</v>
+      </c>
+      <c t="s">
+        <v>494</v>
+      </c>
+      <c t="s">
+        <v>952</v>
+      </c>
+      <c t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>327</v>
+      </c>
+      <c s="1" t="s">
+        <v>954</v>
+      </c>
+      <c s="1" t="s">
+        <v>598</v>
+      </c>
+      <c t="s">
+        <v>109</v>
+      </c>
+      <c t="s">
+        <v>184</v>
+      </c>
+      <c s="5">
+        <v>38446</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1382</v>
+      </c>
+      <c t="s">
+        <v>1042</v>
+      </c>
+      <c t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>328</v>
+      </c>
+      <c t="s">
+        <v>185</v>
+      </c>
+      <c t="s">
+        <v>1207</v>
+      </c>
+      <c t="s">
+        <v>395</v>
+      </c>
+      <c t="s">
+        <v>862</v>
+      </c>
+      <c s="5">
+        <v>38353</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>56</v>
+      </c>
+      <c t="s">
+        <v>1302</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>532</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>329</v>
+      </c>
+      <c t="s">
+        <v>1303</v>
+      </c>
+      <c t="s">
+        <v>1122</v>
+      </c>
+      <c t="s">
+        <v>373</v>
+      </c>
+      <c t="s">
+        <v>777</v>
+      </c>
+      <c s="5">
+        <v>38353</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>495</v>
+      </c>
+      <c>
+        <v>532</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>330</v>
+      </c>
+      <c t="s">
+        <v>496</v>
+      </c>
+      <c t="s">
+        <v>294</v>
+      </c>
+      <c t="s">
+        <v>496</v>
+      </c>
+      <c t="s">
+        <v>295</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>331</v>
+      </c>
+      <c t="s">
+        <v>186</v>
+      </c>
+      <c t="s">
+        <v>688</v>
+      </c>
+      <c t="s">
+        <v>1483</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>332</v>
+      </c>
+      <c t="s">
+        <v>296</v>
+      </c>
+      <c t="s">
+        <v>1305</v>
+      </c>
+      <c t="s">
+        <v>290</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
       </c>
       <c t="s">
         <v>106</v>
       </c>
-    </row>
-[...76 lines deleted...]
-        <v>1035</v>
+      <c s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c t="s">
+        <v>1302</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>498</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>333</v>
+      </c>
+      <c t="s">
+        <v>956</v>
+      </c>
+      <c t="s">
+        <v>1484</v>
+      </c>
+      <c t="s">
+        <v>689</v>
+      </c>
+      <c t="s">
+        <v>1485</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
       </c>
       <c t="s">
         <v>106</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c t="s">
+      <c s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c t="s">
+        <v>1302</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>498</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>334</v>
+      </c>
+      <c t="s">
+        <v>690</v>
+      </c>
+      <c t="s">
+        <v>396</v>
+      </c>
+      <c t="s">
+        <v>599</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1209</v>
+      </c>
+      <c t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>335</v>
+      </c>
+      <c t="s">
+        <v>1043</v>
+      </c>
+      <c t="s">
+        <v>1486</v>
+      </c>
+      <c t="s">
+        <v>957</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>397</v>
+      </c>
+      <c>
+        <v>498</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>336</v>
+      </c>
+      <c t="s">
+        <v>1487</v>
+      </c>
+      <c t="s">
+        <v>187</v>
+      </c>
+      <c t="s">
+        <v>691</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>498</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>337</v>
+      </c>
+      <c t="s">
+        <v>1044</v>
+      </c>
+      <c t="s">
+        <v>398</v>
+      </c>
+      <c t="s">
+        <v>497</v>
+      </c>
+      <c t="s">
+        <v>1387</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>338</v>
+      </c>
+      <c t="s">
+        <v>778</v>
+      </c>
+      <c t="s">
+        <v>692</v>
+      </c>
+      <c t="s">
+        <v>864</v>
+      </c>
+      <c t="s">
+        <v>1387</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>339</v>
+      </c>
+      <c t="s">
+        <v>693</v>
+      </c>
+      <c t="s">
+        <v>1124</v>
+      </c>
+      <c t="s">
+        <v>110</v>
+      </c>
+      <c t="s">
+        <v>1387</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>601</v>
+      </c>
+      <c t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>340</v>
+      </c>
+      <c t="s">
+        <v>189</v>
+      </c>
+      <c t="s">
+        <v>865</v>
+      </c>
+      <c t="s">
+        <v>351</v>
+      </c>
+      <c t="s">
+        <v>1387</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>866</v>
+      </c>
+      <c t="s">
+        <v>958</v>
+      </c>
+      <c>
+        <v>497</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>341</v>
+      </c>
+      <c t="s">
+        <v>190</v>
+      </c>
+      <c t="s">
+        <v>498</v>
+      </c>
+      <c t="s">
+        <v>1125</v>
+      </c>
+      <c t="s">
+        <v>1304</v>
+      </c>
+      <c s="5">
+        <v>38169</v>
+      </c>
+      <c t="s">
+        <v>111</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1208</v>
+      </c>
+      <c t="s">
+        <v>111</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1388</v>
+      </c>
+      <c>
+        <v>498</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>342</v>
+      </c>
+      <c s="1" t="s">
+        <v>779</v>
+      </c>
+      <c s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c t="s">
+        <v>1096</v>
+      </c>
+      <c t="s">
+        <v>694</v>
+      </c>
+      <c s="5">
+        <v>38047</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>499</v>
+      </c>
+      <c t="s">
+        <v>191</v>
+      </c>
+      <c t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>343</v>
+      </c>
+      <c t="s">
+        <v>1210</v>
+      </c>
+      <c t="s">
+        <v>695</v>
+      </c>
+      <c t="s">
+        <v>65</v>
+      </c>
+      <c t="s">
+        <v>602</v>
+      </c>
+      <c s="5">
+        <v>37987</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>399</v>
+      </c>
+      <c t="s">
+        <v>133</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>399</v>
+      </c>
+      <c>
+        <v>468</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>344</v>
+      </c>
+      <c t="s">
+        <v>500</v>
+      </c>
+      <c t="s">
+        <v>1389</v>
+      </c>
+      <c t="s">
+        <v>482</v>
+      </c>
+      <c t="s">
+        <v>501</v>
+      </c>
+      <c s="5">
+        <v>37987</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>399</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>345</v>
+      </c>
+      <c t="s">
+        <v>603</v>
+      </c>
+      <c t="s">
+        <v>299</v>
+      </c>
+      <c t="s">
+        <v>373</v>
+      </c>
+      <c t="s">
+        <v>400</v>
+      </c>
+      <c s="5">
+        <v>37987</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>106</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>300</v>
+      </c>
+      <c>
+        <v>468</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>346</v>
+      </c>
+      <c t="s">
+        <v>112</v>
+      </c>
+      <c t="s">
+        <v>604</v>
+      </c>
+      <c t="s">
+        <v>113</v>
+      </c>
+      <c t="s">
+        <v>602</v>
+      </c>
+      <c s="5">
+        <v>37987</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>581</v>
+      </c>
+      <c t="s">
+        <v>399</v>
+      </c>
+      <c>
+        <v>468</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>347</v>
+      </c>
+      <c t="s">
+        <v>1488</v>
+      </c>
+      <c t="s">
+        <v>867</v>
+      </c>
+      <c t="s">
+        <v>1390</v>
+      </c>
+      <c t="s">
+        <v>602</v>
+      </c>
+      <c s="5">
+        <v>37987</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>399</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>399</v>
+      </c>
+      <c>
+        <v>468</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>348</v>
+      </c>
+      <c t="s">
+        <v>502</v>
+      </c>
+      <c t="s">
+        <v>780</v>
+      </c>
+      <c t="s">
+        <v>1391</v>
+      </c>
+      <c t="s">
+        <v>401</v>
+      </c>
+      <c s="5">
+        <v>37954</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>192</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>349</v>
+      </c>
+      <c t="s">
+        <v>938</v>
+      </c>
+      <c t="s">
+        <v>605</v>
+      </c>
+      <c t="s">
+        <v>193</v>
+      </c>
+      <c t="s">
+        <v>606</v>
+      </c>
+      <c s="5">
+        <v>37622</v>
+      </c>
+      <c t="s">
+        <v>670</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c t="s">
+        <v>670</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c>
+        <v>419</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>350</v>
+      </c>
+      <c t="s">
+        <v>1307</v>
+      </c>
+      <c t="s">
+        <v>1211</v>
+      </c>
+      <c t="s">
+        <v>403</v>
+      </c>
+      <c t="s">
+        <v>781</v>
+      </c>
+      <c s="5">
+        <v>37622</v>
+      </c>
+      <c t="s">
+        <v>670</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c t="s">
+        <v>670</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c>
+        <v>419</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>351</v>
+      </c>
+      <c t="s">
+        <v>607</v>
+      </c>
+      <c t="s">
+        <v>960</v>
+      </c>
+      <c t="s">
+        <v>696</v>
+      </c>
+      <c t="s">
+        <v>503</v>
+      </c>
+      <c s="5">
+        <v>37622</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>1350</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>114</v>
+      </c>
+      <c>
+        <v>419</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>352</v>
+      </c>
+      <c s="1" t="s">
+        <v>115</v>
+      </c>
+      <c s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c t="s">
+        <v>109</v>
+      </c>
+      <c t="s">
+        <v>404</v>
+      </c>
+      <c s="5">
+        <v>37500</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1012</v>
+      </c>
+      <c>
+        <v>2003</v>
+      </c>
+      <c>
+        <v>404</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>353</v>
+      </c>
+      <c t="s">
+        <v>782</v>
+      </c>
+      <c t="s">
+        <v>405</v>
+      </c>
+      <c t="s">
+        <v>1364</v>
+      </c>
+      <c t="s">
+        <v>301</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>354</v>
+      </c>
+      <c t="s">
+        <v>697</v>
+      </c>
+      <c t="s">
+        <v>1389</v>
+      </c>
+      <c t="s">
+        <v>482</v>
+      </c>
+      <c t="s">
+        <v>698</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>63</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>355</v>
+      </c>
+      <c t="s">
+        <v>194</v>
+      </c>
+      <c t="s">
+        <v>1489</v>
+      </c>
+      <c t="s">
+        <v>1490</v>
+      </c>
+      <c t="s">
+        <v>195</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>356</v>
+      </c>
+      <c t="s">
+        <v>962</v>
+      </c>
+      <c t="s">
+        <v>1045</v>
+      </c>
+      <c t="s">
+        <v>962</v>
+      </c>
+      <c t="s">
+        <v>608</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>1350</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>357</v>
+      </c>
+      <c t="s">
+        <v>136</v>
+      </c>
+      <c t="s">
+        <v>137</v>
+      </c>
+      <c t="s">
+        <v>924</v>
+      </c>
+      <c t="s">
+        <v>609</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>1350</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>358</v>
+      </c>
+      <c t="s">
+        <v>1409</v>
+      </c>
+      <c t="s">
+        <v>126</v>
+      </c>
+      <c t="s">
+        <v>783</v>
+      </c>
+      <c t="s">
+        <v>406</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>359</v>
+      </c>
+      <c t="s">
+        <v>610</v>
+      </c>
+      <c t="s">
+        <v>1126</v>
+      </c>
+      <c t="s">
+        <v>373</v>
+      </c>
+      <c t="s">
+        <v>116</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>106</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>300</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>360</v>
+      </c>
+      <c t="s">
+        <v>1393</v>
+      </c>
+      <c t="s">
+        <v>1046</v>
+      </c>
+      <c t="s">
+        <v>373</v>
+      </c>
+      <c t="s">
+        <v>116</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>495</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>361</v>
+      </c>
+      <c t="s">
+        <v>1314</v>
+      </c>
+      <c t="s">
+        <v>1218</v>
+      </c>
+      <c t="s">
+        <v>615</v>
+      </c>
+      <c t="s">
+        <v>302</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>1253</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>1253</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>362</v>
+      </c>
+      <c t="s">
+        <v>1235</v>
+      </c>
+      <c t="s">
+        <v>1140</v>
+      </c>
+      <c t="s">
+        <v>528</v>
+      </c>
+      <c t="s">
+        <v>504</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1127</v>
+      </c>
+      <c t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>363</v>
+      </c>
+      <c t="s">
+        <v>303</v>
+      </c>
+      <c t="s">
+        <v>1394</v>
+      </c>
+      <c t="s">
+        <v>306</v>
+      </c>
+      <c t="s">
+        <v>301</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>364</v>
+      </c>
+      <c t="s">
+        <v>1128</v>
+      </c>
+      <c t="s">
+        <v>1395</v>
+      </c>
+      <c t="s">
+        <v>514</v>
+      </c>
+      <c t="s">
+        <v>301</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c s="1" t="s">
+        <v>666</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>365</v>
+      </c>
+      <c t="s">
+        <v>117</v>
+      </c>
+      <c t="s">
+        <v>785</v>
+      </c>
+      <c t="s">
+        <v>1048</v>
+      </c>
+      <c t="s">
+        <v>301</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>1396</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>366</v>
+      </c>
+      <c t="s">
+        <v>505</v>
+      </c>
+      <c t="s">
+        <v>1129</v>
+      </c>
+      <c t="s">
+        <v>966</v>
+      </c>
+      <c t="s">
+        <v>301</v>
+      </c>
+      <c s="5">
+        <v>37438</v>
+      </c>
+      <c t="s">
+        <v>241</v>
+      </c>
+      <c t="s">
+        <v>499</v>
+      </c>
+      <c t="s">
+        <v>961</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>406</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>367</v>
+      </c>
+      <c s="1" t="s">
+        <v>868</v>
+      </c>
+      <c s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c t="s">
+        <v>1130</v>
+      </c>
+      <c t="s">
+        <v>506</v>
+      </c>
+      <c s="5">
+        <v>37316</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1309</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1309</v>
+      </c>
+      <c>
+        <v>383</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>368</v>
+      </c>
+      <c s="1" t="s">
+        <v>196</v>
+      </c>
+      <c s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c t="s">
+        <v>1398</v>
+      </c>
+      <c t="s">
+        <v>1491</v>
+      </c>
+      <c s="5">
+        <v>37257</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1492</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>443</v>
+      </c>
+      <c t="s">
+        <v>1492</v>
+      </c>
+      <c>
+        <v>376</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>369</v>
+      </c>
+      <c t="s">
+        <v>1049</v>
+      </c>
+      <c t="s">
+        <v>1132</v>
+      </c>
+      <c t="s">
+        <v>869</v>
+      </c>
+      <c t="s">
+        <v>118</v>
+      </c>
+      <c s="5">
+        <v>37257</v>
+      </c>
+      <c t="s">
+        <v>111</v>
+      </c>
+      <c t="s">
+        <v>955</v>
+      </c>
+      <c t="s">
+        <v>1492</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c>
+        <v>376</v>
+      </c>
+    </row>
+    <row>
+      <c>
         <v>370</v>
       </c>
       <c t="s">
-        <v>772</v>
-[...206 lines deleted...]
-      <c t="s">
+        <v>197</v>
+      </c>
+      <c t="s">
+        <v>1389</v>
+      </c>
+      <c t="s">
+        <v>482</v>
+      </c>
+      <c t="s">
+        <v>1493</v>
+      </c>
+      <c s="5">
+        <v>37257</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1492</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1492</v>
+      </c>
+      <c t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row>
+      <c>
         <v>371</v>
       </c>
       <c t="s">
-        <v>520</v>
-[...189 lines deleted...]
-        <v>1117</v>
+        <v>507</v>
+      </c>
+      <c t="s">
+        <v>1212</v>
+      </c>
+      <c t="s">
+        <v>482</v>
+      </c>
+      <c t="s">
+        <v>118</v>
+      </c>
+      <c s="5">
+        <v>37257</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1492</v>
+      </c>
+      <c t="s">
+        <v>374</v>
+      </c>
+      <c t="s">
+        <v>524</v>
+      </c>
+      <c t="s">
+        <v>1492</v>
+      </c>
+      <c>
+        <v>376</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>372</v>
+      </c>
+      <c s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c s="1" t="s">
+        <v>119</v>
+      </c>
+      <c t="s">
+        <v>1096</v>
+      </c>
+      <c t="s">
+        <v>508</v>
+      </c>
+      <c s="5">
+        <v>37008</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>530</v>
+      </c>
+      <c t="s">
+        <v>1050</v>
+      </c>
+      <c>
+        <v>2005</v>
+      </c>
+      <c>
+        <v>404</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>373</v>
+      </c>
+      <c s="1" t="s">
+        <v>954</v>
+      </c>
+      <c s="1" t="s">
+        <v>1311</v>
       </c>
       <c t="s">
         <v>109</v>
       </c>
       <c t="s">
-        <v>1378</v>
-[...485 lines deleted...]
-        <v>692</v>
+        <v>120</v>
+      </c>
+      <c s="5">
+        <v>36892</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>988</v>
+      </c>
+      <c t="s">
+        <v>530</v>
       </c>
       <c t="s">
         <v>499</v>
       </c>
-      <c s="5">
-[...401 lines deleted...]
-        <v>1209</v>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c>
+        <v>376</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <v>374</v>
+      </c>
+      <c s="1" t="s">
+        <v>198</v>
+      </c>
+      <c s="1" t="s">
+        <v>870</v>
       </c>
       <c t="s">
         <v>611</v>
       </c>
       <c t="s">
-        <v>299</v>
-[...491 lines deleted...]
-        <v>119</v>
+        <v>120</v>
       </c>
       <c s="5">
         <v>36892</v>
       </c>
       <c t="s">
-        <v>981</v>
-[...58 lines deleted...]
-        <v>608</v>
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>35</v>
+      </c>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c t="s">
+        <v>1066</v>
+      </c>
+      <c t="s">
+        <v>35</v>
+      </c>
+      <c t="s">
+        <v>959</v>
+      </c>
+      <c t="s">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>